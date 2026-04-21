--- v2 (2026-03-03)
+++ v3 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>04.03.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>