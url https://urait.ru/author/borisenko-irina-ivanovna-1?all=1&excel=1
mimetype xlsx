--- v3 (2026-04-21)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>21.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>07.10.2011</t>
   </si>
   <si>
     <t>ГРАММАТИКА ИСПАНСКОЙ РАЗГОВОРНОЙ РЕЧИ С УПРАЖНЕНИЯМИ 3-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Борисенко И. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Испанский язык</t>
   </si>
   <si>
-    <t>Если вы уже начали изучать испанский язык, то эта книга вам просто необходима. Она поможет в непринужденной игровой форме освоить наиболее сложные грамматические темы испанского языка: согласование времен индикатива, повелительное и сослагательное наклонения, будущее простое и сложное в значении гипотезы, условное наклонение и условные предложения, конструкция «аккузатив с инфинитивом». По каждой теме вы найдете краткую грамматическую справку, упражнения на различные виды трансформаций и текстовой материал, состоящий из диалогов, пословиц, поговорок, шуток и небольших стихотворений. Упражнения выполняются по данным в качестве образца моделям, и их можно делать как в лабораториях устной речи или в классе с голоса преподавателя, так и самостоятельно (в конце книги помещены ключи, по которым вы сможете себя проверить). Во второй части пособия вы найдете отрывки из произведений испанских и латиноамериканских авторов. Чтобы облегчить понимание, каждый текст снабжен кратким испанско-русским словарем. По иллюстрациям юмористического содержания вы сами сможете оценить свои знания: ведь без знаний языка невозможно понять юмора. С тех пор, как эта книга впервые вышла в свет, прошло более 25 лет. За это время многие поколения студентов ведущих вузов страны выучили испанский язык и успешно работают, с благодарностью вспоминая автора.</t>
+    <t>Если вы уже начали изучать испанский язык, то эта книга вам просто необходима. Она поможет освоить наиболее сложные грамматические темы испанского языка. По каждой теме вы найдете краткую грамматическую справку, упражнения на различные виды трансформаций и текстовой материал, состоящий из диалогов, пословиц, поговорок, шуток и небольших стихотворений. Упражнения выполняются по данным в качестве образца моделям. Во второй части пособия вы найдете отрывки из произведений испанских и латиноамериканских авторов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-01051-0</t>
   </si>
   <si>
     <t>81.2Исп-923</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>