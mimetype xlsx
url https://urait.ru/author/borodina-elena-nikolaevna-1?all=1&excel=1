--- v2 (2026-02-22)
+++ v3 (2026-04-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>22.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>07.12.2020</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО. ПРАВОВОЕ РЕГУЛИРОВАНИЕ ТРУДА ЛИЦ, РАБОТАЮЩИХ ВНЕ МЕСТА НАХОЖДЕНИЯ РАБОТОДАТЕЛЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Бородина Е. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Трудовое право. Право социального обеспечения</t>
+    <t>Трудовое право</t>
   </si>
   <si>
     <t>В учебном пособии дана характеристика генезиса правового регулирования труда лиц, работающих вне места нахождения работодателя; определены особенности рабочего времени и времени отдыха надомных, дистанционных работников, а также лиц, выполняющих работы вахтовым методом, в полевых условиях или работы разъездного либо подвижного характера; выявлена специфика правового регулирования гарантий и компенсаций указанным работникам. Практическая значимость настоящего учебного пособия состоит в том, что содержащиеся в нем теоретические и методологические положения доведены до уровня практических рекомендаций и могут быть использованы при разработке конкретных мер, направленных на совершенствование правового регулирования труда лиц, работающих вне места нахождения работодателя. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13525-1</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">