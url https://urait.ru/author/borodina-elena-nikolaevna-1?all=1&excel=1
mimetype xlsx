--- v5 (2026-07-13)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>157</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>769.0</v>
+        <v>809.0</v>
       </c>
       <c r="M5" s="9">
-        <v>849.0</v>
+        <v>889.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>