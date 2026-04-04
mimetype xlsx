--- v2 (2026-02-10)
+++ v3 (2026-04-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>10.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+  <si>
+    <t>04.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,102 +112,84 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
   <si>
-    <t>БАНКИ И БАНКОВСКОЕ ДЕЛО 7-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>БАНКОВСКОЕ ДЕЛО 7-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Боровковой В. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Гриф УМО ВО</t>
-[...2 lines deleted...]
-    <t>Высшее образование</t>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Деньги. Кредит. Банки</t>
   </si>
   <si>
-    <t>В курсе последовательно изложены вопросы по дисциплине «Банки и банковское дело». В первой части рассматриваются структура и принципы построения банковской системы, задачи и функции Банка России и коммерческих банков, сущность и содержание основных банковских операций. Во второй — особенности маркетинга банка, банковские риски и методы их управления, банковские инновации, цифровизация банков и «зеленый» банкинг, интернет-банкинг. Курс содержит не только теоретическую, но и практическую части, которые помогают проверить усвоение теоретического материала, характеризующего основные аспекты функционирования российской банковской системы. Дополнительный практический материал размещен на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов экономических вузов, аспирантов, преподавателей, а также может быть полезен работникам банков.</t>
+    <t>В курсе последовательно изложены вопросы по дисциплине «Банки и банковское дело». В первой части рассматриваются структура и принципы построения банковской системы, задачи и функции Банка России и коммерческих банков, сущность и содержание основных банковских операций, «зеленый» банкинг. Курс содержит не только теоретическую, но и практическую части, которые помогают проверить усвоение теоретического материала, характеризующего основные аспекты функционирования российской банковской системы. Дополнительный практический материал размещен на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям, преподавателей, а также будет полезен работникам банков.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-16818-1</t>
-[...2 lines deleted...]
-    <t>65.262.1я73</t>
+    <t>978-5-534-16819-8</t>
+  </si>
+  <si>
+    <t>65.262.1я723</t>
   </si>
   <si>
     <t>70*100/16</t>
-  </si>
-[...16 lines deleted...]
-    <t>65.262.1я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -567,59 +549,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/banki-i-bankovskoe-delo-589302" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bankovskoe-delo-589303" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bankovskoe-delo-589303" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -678,51 +660,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -792,51 +774,51 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>589302</v>
+        <v>589303</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>606</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
@@ -859,130 +841,59 @@
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.746</v>
       </c>
       <c r="Z5" s="6"/>
-    </row>
-[...68 lines deleted...]
-      <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>