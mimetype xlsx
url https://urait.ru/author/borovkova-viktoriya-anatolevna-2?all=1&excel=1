--- v3 (2026-04-04)
+++ v4 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>04.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>