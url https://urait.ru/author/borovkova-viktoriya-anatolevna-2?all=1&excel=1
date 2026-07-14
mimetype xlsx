--- v4 (2026-05-23)
+++ v5 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>23.05.2026</t>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>