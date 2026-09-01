--- v5 (2026-07-14)
+++ v6 (2026-09-01)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...1 lines deleted...]
-    <t>14.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+  <si>
+    <t>02.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,84 +112,123 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
   <si>
+    <t>БАНКИ И БАНКОВСКОЕ ДЕЛО 7-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Под ред. Боровковой В. А.</t>
+  </si>
+  <si>
+    <t>Обложка</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Деньги. Кредит. Банки</t>
+  </si>
+  <si>
+    <t>В курсе последовательно изложены вопросы по дисциплине «Банки и банковское дело». В первой части рассматриваются структура и принципы построения банковской системы, задачи и функции Банка России и коммерческих банков, сущность и содержание основных банковских операций, «зеленый» банкинг. Курс содержит не только теоретическую, но и практическую части, которые помогают проверить усвоение теоретического материала, характеризующего основные аспекты функционирования российской банковской системы. Дополнительный практический материал размещен на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов экономических вузов, аспирантов, преподавателей, а также может быть полезен работникам банков.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-16818-1</t>
+  </si>
+  <si>
+    <t>65.262.1я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>Банковский маркетинг и банковские инновации. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Боровкова В. А., Бойкова Ю. М. ; Под ред. Боровковой В. А.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Курс посвящен ключевым драйверам развития современного банковского сектора — маркетингу и инновациям. В курсе представлены теоретические основы банковского маркетинга, инструменты продвижения и дистрибуции финансовых услуг, включая цифровой маркетинг, а также сущность банковских инноваций: от цифровых продуктов до «зеленого» банкинга Актуальность курса обусловлена стремительной цифровой трансформацией отрасли. Вместо классических отделений банки становятся высокотехнологичными экосистемами, рассматриваемыми через призму современных трендов: открытые API, биометрия, цифровой рубль, токенизация активов. Особое внимание уделяется вопросам кибербезопасности и устойчивого развития (ESG), определяющим стратегию лидеров рынка. Курс предназначен для читателей, которые готовятся к карьере в сфере банковской деятельности, для студентов экономических факультетов вузов, а также для специалистов банковского дела и предпринимателей, стремящихся повысить свою квалификацию.</t>
+  </si>
+  <si>
+    <t>978-5-534-22052-0</t>
+  </si>
+  <si>
+    <t>65.262я73</t>
+  </si>
+  <si>
     <t>БАНКОВСКОЕ ДЕЛО 7-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Под ред. Боровковой В. А.</t>
-[...4 lines deleted...]
-  <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Экономические науки</t>
-[...4 lines deleted...]
-  <si>
     <t>В курсе последовательно изложены вопросы по дисциплине «Банки и банковское дело». В первой части рассматриваются структура и принципы построения банковской системы, задачи и функции Банка России и коммерческих банков, сущность и содержание основных банковских операций, «зеленый» банкинг. Курс содержит не только теоретическую, но и практическую части, которые помогают проверить усвоение теоретического материала, характеризующего основные аспекты функционирования российской банковской системы. Дополнительный практический материал размещен на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям, преподавателей, а также будет полезен работникам банков.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-16819-8</t>
   </si>
   <si>
     <t>65.262.1я723</t>
-  </si>
-[...1 lines deleted...]
-    <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -549,59 +588,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bankovskoe-delo-589303" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/banki-i-bankovskoe-delo-589302" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bankovskiy-marketing-bankovskie-innovacii-600670" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bankovskoe-delo-589303" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z5"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -660,51 +699,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -774,51 +813,51 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>589303</v>
+        <v>589302</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>606</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
@@ -841,59 +880,201 @@
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.746</v>
       </c>
       <c r="Z5" s="6"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="8">
+        <v>600670</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="F6" s="6"/>
+      <c r="G6" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" s="6"/>
+      <c r="I6" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J6" s="8">
+        <v>196</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="9">
+        <v>1139.0</v>
+      </c>
+      <c r="M6" s="9">
+        <v>1249.0</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="X6" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y6" s="8">
+        <v>0.357</v>
+      </c>
+      <c r="Z6" s="6"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="8">
+        <v>589303</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="6"/>
+      <c r="G7" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="6"/>
+      <c r="I7" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J7" s="8">
+        <v>606</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7" s="9">
+        <v>2669.0</v>
+      </c>
+      <c r="M7" s="9">
+        <v>2939.0</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P7" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="T7" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U7" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="V7" s="6"/>
+      <c r="W7" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="X7" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y7" s="8">
+        <v>0.746</v>
+      </c>
+      <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>