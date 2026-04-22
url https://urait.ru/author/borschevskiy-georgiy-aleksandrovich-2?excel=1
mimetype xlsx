--- v2 (2026-03-05)
+++ v3 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>05.03.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>