--- v3 (2026-04-22)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>23.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -193,51 +193,51 @@
   <si>
     <t>ГОСУДАРСТВЕННАЯ СЛУЖБА В ПОЛИТИЧЕСКОЙ СИСТЕМЕ РОССИЙСКОГО ОБЩЕСТВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
     <t>В курсе освещены вопросы трансформации института государственной службы в условиях политических изменений в России. На основании впервые собранных автором обширных эмпирических данных, охватывающих период с 1980-х гг. до настоящего времени, продемонстрировано наличие взаимосвязи между развитием института государственной службы и политическими изменениями, проявляющейся при реализации мер политико-административного управления. Предложены сценарии (вариативный прогноз) дальнейшего развития института государственной службы в России с учетом воздействующих на него политических факторов и рисков. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим и гуманитарным направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-19896-6</t>
   </si>
   <si>
     <t>10.07.2023</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННО-ЧАСТНОЕ ПАРТНЕРСТВО 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Курс рассказывает о ГЧП, его принципах и формах, законодательных границах и особенностях реализации проектов. В необходимых пределах рассмотрен международный, региональный и отраслевой опыт. Раскрывается финансирование ГЧП, процедуры отбора частного партнера, специфика концессионных соглашений, соглашений о ГЧП и договорных форм, близких к ГЧП: контрактов жизненного цикла, инвестиционных соглашений, специальных инвестиционных контрактов и др. Курс содержит кейсы, контрольные вопросы и задания, темы докладов. Материал соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам и аспирантам, обучающимся по направлениям «Государственное и муниципальное управление», «Экономика», «Политология», «Менеджмент», слушателям программ Мaster of Business Administration, Мaster of Public Administration и программ дополнительного образования, а также всем интересующимся современными тенденциями развития экономики и управления.</t>
+    <t>Курс рассказывает о ГЧП, его принципах и формах, законодательных границах и особенностях реализации проектов. В необходимых пределах рассмотрен международный, региональный и отраслевой опыт. Раскрывается финансирование ГЧП, процедуры отбора частного партнера, специфика концессионных соглашений, соглашений о ГЧП и договорных форм, близких к ГЧП: контрактов жизненного цикла, инвестиционных соглашений, специальных инвестиционных контрактов и др. Курс содержит кейсы, контрольные вопросы и задания, темы докладов.</t>
   </si>
   <si>
     <t>978-5-534-17272-0</t>
   </si>
   <si>
     <t>65.9(2Рос)01я73</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННО-ЧАСТНОЕ ПАРТНЕРСТВО 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Отрасли и уровни государственного и муниципального управления</t>
   </si>
   <si>
     <t>Курс рассказывает о ГЧП, его принципах и формах, законодательных границах и особенностях реализации проектов. В необходимых пределах рассмотрен международный, региональный и отраслевой опыт. Раскрываются процедуры отбора частного партнера, специфика концессионных соглашений, соглашений о ГЧП и договорных форм, близких к ГЧП: контрактов жизненного цикла, инвестиционных соглашений, специальных инвестиционных контрактов и др. Курс содержит кейсы, контрольные вопросы и задания, темы докладов. Материал соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс адресован студентам образовательных учреждений среднего профессионального образования, а также всем интересующимся современными тенденциями развития экономики и управления.</t>
   </si>
   <si>
     <t>978-5-534-17273-7</t>
   </si>
   <si>
     <t>65.9(2Рос)01я723</t>
   </si>
@@ -301,51 +301,51 @@
   <si>
     <t>СВЯЗИ С ОБЩЕСТВЕННОСТЬЮ В ОРГАНАХ ВЛАСТИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
     <t>Курс раскрывает теоретические основы и практические механизмы связей с общественностью в федеральных, региональных и муниципальных органах власти. Акцент сделан на рассмотрении конкретных технологий взаимодействия со СМИ, организации публичных мероприятий, использовании информационных ресурсов, выстраивании имиджа и бренда государства. Кроме того, описано непосредственное взаимодействие с гражданами (встречи с населением, публичные слушания), рассмотрение обращений, оказание государственных и муниципальных услуг. Отражены инновационные формы общественных связей в условиях открытого государственного управления, включая голосования онлайн, деятельность общественных палат и советов при органах власти, краудсорсинг, общественный контроль. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим, социально-экономическим, гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21393-5</t>
   </si>
   <si>
     <t>67.400.6я73</t>
   </si>
   <si>
     <t>12.10.2023</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫМИ ПРОГРАММАМИ И ПРОЕКТАМИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе изложены основные теории программного и проектного управления, управления по результатам, управления на основе данных, доказательной политики. Рассмотрена практика оценки эффективности государственных программ и национальных проектов, в том числе в разрезе отдельных отраслей и на региональном уровне. Предложены подходы к оценке программ и проектов на основе анализа их вклада в социально-экономическое развитие отрасли или территории. Раскрыты возможности использования методов политологии, истории, экономики, социологии, права и других наук для исследования проектов и программ. Показаны примеры использования количественных (математическое моделирование) и качественных методов (case-study, бенчмаркинг) для оценки программ и проектов. Представлены обширные эмпирические данные, богатый визуальный материал. Курс снабжен развернутым методологическим аппаратом, справочными материалами, кейсами, списком использованных источников и литературы. Приведены ссылки на внешние ресурсы, позволяющие глубже вникнуть в проблематику. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и аспирантов, обучающихся по социально-экономическим направлениям, аналитиков и практиков управления, государственных и муниципальных служащих, широкого круга читателей, интересующихся вопросами политики, экономики и управления.</t>
+    <t>В курсе изложены основные теории программного и проектного управления, управления по результатам, управления на основе данных, доказательной политики. Рассмотрена практика оценки эффективности государственных программ и национальных проектов, в том числе в разрезе отдельных отраслей и на региональном уровне. Предложены подходы к оценке программ и проектов на основе анализа их вклада в социально-экономическое развитие отрасли или территории. Раскрыты возможности использования методов политологии, истории, экономики, социологии, права и других наук для исследования проектов и программ. Показаны примеры использования количественных (математическое моделирование) и качественных методов (case-study, бенчмаркинг) для оценки программ и проектов.</t>
   </si>
   <si>
     <t>978-5-534-17196-9</t>
   </si>
   <si>
     <t>67.401.02я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>