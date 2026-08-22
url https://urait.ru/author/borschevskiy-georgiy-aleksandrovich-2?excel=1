--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>23.06.2026</t>
+    <t>23.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>