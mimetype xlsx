--- v2 (2026-04-13)
+++ v3 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>13.04.2026</t>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>10.10.2019</t>
   </si>
   <si>
     <t>ДИАГНОСТИКА ЯЗЫКОВОЙ КОМПЕТЕНЦИИ СТАРШИХ ДОШКОЛЬНИКОВ И ПЕРВОКЛАССНИКОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Божович Е. Д.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Дошкольная педагогика</t>
   </si>
   <si>
-    <t>В книге изложены результаты исследования предпосылок возникновения и уровня развития языковой компетенции в дошкольный период детства. Показано различие между развитием речи как высшей психической функции и языковой компетенции как психологической системы, включающей три основных компонента: речевой опыт, знания о языке, языковую интуицию. Подтверждена неравномерность уровней развития компетенции в разных подсистемах языка — фонетике, морфологии, лексике, синтаксисе. Предложен блок контрольно-диагностических методик, применимых для измерения языковой компетенции как дошкольников, так и первоклассников. Методики ориентированы на современные отечественные стандарты образования и экспериментально апробированы в разных условиях обучения и воспитания детей: детских садах, специализированных центрах развития, прогимназиях, общеобразовательных школах. Полученные данные представлены дифференцированно — по каждому типу этих образовательных учреждений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для бакалавров, школьных психологов, педагогов, методистов, а также родителей.</t>
+    <t>В книге изложены результаты исследования предпосылок возникновения и уровня развития языковой компетенции в дошкольный период детства. Показано различие между развитием речи как высшей психической функции и языковой компетенции как психологической системы, включающей три основных компонента: речевой опыт, знания о языке, языковую интуицию. Подтверждена неравномерность уровней развития компетенции в разных подсистемах языка — фонетике, морфологии, лексике, синтаксисе. Предложен блок контрольно-диагностических методик, применимых для измерения языковой компетенции как дошкольников, так и первоклассников. Методики ориентированы на современные отечественные стандарты образования и экспериментально апробированы в разных условиях обучения и воспитания детей: детских садах, специализированных центрах развития, прогимназиях, общеобразовательных школах. Полученные данные представлены дифференцированно — по каждому типу этих образовательных учреждений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11577-2</t>
   </si>
   <si>
     <t>74.10я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>31.08.2021</t>
   </si>
   <si>
     <t>ДИАГНОСТИКА ЯЗЫКОВОЙ КОМПЕТЕНЦИИ ШКОЛЬНИКОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
-    <t>В пособии кратко представлена авторская концепция развития языковой компетенции школьников, а также дан ряд методик ее измерения. Основным материалом, на котором строится методический аппарат диагностики развития этой психологической системы, является синтаксис русского языка. Вместе с тем эмпирические материалы, полученные по предложенным методикам, позволяют фиксировать и уровни владения школьниками материалом других подсистем языка: морфологии, лексики, фразеологии, стилистики. В пособие включены также специальные методики, позволяющие выявлять личностные аспекты речевой деятельности. Методический аппарат предназначен для использования в работе с учащимися V—XI классов школ разных типов: обычной общеобразовательной, специализированной языковой с углубленным изучением родного и одного иностранного языка, лингвистической гимназии с изучением нескольких иностранных языков. Для студентов высших учебных заведений, обучающихся педагогическим и психологическим направлениям, аспирантов, педагогов, школьных психологов и методистов.</t>
+    <t>В пособии кратко представлена авторская концепция развития языковой компетенции школьников, а также дан ряд методик ее измерения. Основным материалом, на котором строится методический аппарат диагностики развития этой психологической системы, является синтаксис русского языка. Вместе с тем эмпирические материалы, полученные по предложенным методикам, позволяют фиксировать и уровни владения школьниками материалом других подсистем языка: морфологии, лексики, фразеологии, стилистики. В пособие включены также специальные методики, позволяющие выявлять личностные аспекты речевой деятельности. Методический аппарат предназначен для использования в работе с учащимися V—XI классов школ разных типов: обычной общеобразовательной, специализированной языковой с углубленным изучением родного и одного иностранного языка, лингвистической гимназии с изучением нескольких иностранных языков.</t>
   </si>
   <si>
     <t>978-5-534-14727-8</t>
   </si>
   <si>
     <t>74.268.1я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>