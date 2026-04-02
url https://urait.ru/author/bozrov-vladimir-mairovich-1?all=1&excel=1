--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>14.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>