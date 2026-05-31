--- v1 (2026-04-02)
+++ v2 (2026-05-31)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>02.04.2026</t>
+    <t>31.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,135 +133,135 @@
   <si>
     <t>16.05.2024</t>
   </si>
   <si>
     <t>ОСОБЕННОСТИ РАССМОТРЕНИЯ УГОЛОВНЫХ ДЕЛ С УЧАСТИЕМ НЕСОВЕРШЕННОЛЕТНИХ. Учебник для вузов</t>
   </si>
   <si>
     <t>, Курченко В. Н. [и др.] ; Под ред. Бозрова В.М.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
-    <t>Настоящее издание авторы посвятили историческим, процессуальным и организационным аспектам ювенальной юстиции и судопроизводства по уголовным делам с участием несовершеннолетних. При этом в отличие от аналогичных изданий авторы рассмотрели особенности судопроизводства не только касательно подсудимого (обвиняемого), но и всех иных лиц, вовлеченных в этот процесс. Особое внимание уделено предмету доказывания, его психологическим аспектам и обстоятельствам, которые способствуют полному и всестороннему установлению доказательственных фактов в судебном следствии. В пособии широко используется судебная практика. На доступном для читателя языке раскрыты особенности изложения приговора по делам данной категории. В число авторов помимо известных ученых включены практические работники. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Настоящее издание ориентированно на студентов юридических вузов, а также будет востребовано теми, кто проявляет интерес к проблемам ювенального судопроизводства.</t>
+    <t>Настоящее издание авторы посвятили историческим, процессуальным и организационным аспектам ювенальной юстиции и судопроизводства по уголовным делам с участием несовершеннолетних. При этом в отличие от аналогичных изданий авторы рассмотрели особенности судопроизводства не только касательно подсудимого (обвиняемого), но и всех иных лиц, вовлеченных в этот процесс. Особое внимание уделено предмету доказывания, его психологическим аспектам и обстоятельствам, которые способствуют полному и всестороннему установлению доказательственных фактов в судебном следствии. В пособии широко используется судебная практика. На доступном для читателя языке раскрыты особенности изложения приговора по делам данной категории. В число авторов помимо известных ученых включены практические работники.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18960-5</t>
   </si>
   <si>
     <t>67.410.2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>22.05.2023</t>
   </si>
   <si>
     <t>ПРАВООХРАНИТЕЛЬНЫЕ ОРГАНЫ 5-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Бозрова В.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
-    <t>Курс отражает новейшие изменения законодательства (по состоянию на апрель 2023 г.), раскрывает современную систему правоохранительных органов Российской Федерации и некоторых зарубежных стран. В курсе освещены все необходимые темы: судебная власть и правосудие, органы раскрытия и расследования преступлений, прокуратура, органы юстиции и безопасности, адвокатура, правовой статус судей, прокуроров и т. д. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования и всех, кто интересуется вопросами юриспруденции.</t>
+    <t>Курс отражает новейшие изменения законодательства (по состоянию на апрель 2023 г.), раскрывает современную систему правоохранительных органов Российской Федерации и некоторых зарубежных стран. В курсе освещены все необходимые темы: судебная власть и правосудие, органы раскрытия и расследования преступлений, прокуратура, органы юстиции и безопасности, адвокатура, правовой статус судей, прокуроров и т. д.</t>
   </si>
   <si>
     <t>978-5-534-16766-5</t>
   </si>
   <si>
     <t>67.7я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ПРАВООХРАНИТЕЛЬНЫЕ ОРГАНЫ РОССИЙСКОЙ ФЕДЕРАЦИИ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс отражает новейшие изменения законодательства (по состоянию на апрель 2023 г.), раскрывает современную систему правоохранительных органов Российской Федерации и некоторых зарубежных стран. В курсе освещены все необходимые темы: судебная власть и правосудие, органы раскрытия и расследования преступлений, прокуратура, органы юстиции и безопасности, адвокатура, правовой статус судей, прокуроров и т. д. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей вузов и всех, кто интересуется вопросами юриспруденции.</t>
   </si>
   <si>
     <t>978-5-534-16791-7</t>
   </si>
   <si>
     <t>67.7я73</t>
   </si>
   <si>
     <t>13.05.2024</t>
   </si>
   <si>
-    <t>ПРАВООХРАНИТЕЛЬНЫЕ ОРГАНЫ РОССИЙСКОЙ ФЕДЕРАЦИИ. ПРАКТИКУМ. Учебник для вузов</t>
+    <t>Правоохранительные органы Российской Федерации. Практикум. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Бозрова В.М.</t>
   </si>
   <si>
     <t>Практикум составлен в соответствии с перечнем и содержанием тем учебника под редакцией В. М. Бозрова «Правоохранительные органы Российской Федерации» и ориентирован на решение казусных ситуаций по одноименной учебной дисциплине. Учебное пособие поможет углубить и закрепить полученные теоретические знания посредством более детального изучения законодательства, анализа и решения конкретных ситуационных проблем. Соответствует Федеральному государственному образовательному стандарту высшего образования по направлению «Юриспруденция». Для студентов, аспирантов, преподавателей вузов и всех тех, кто изучает систему юриспруденции.</t>
   </si>
   <si>
-    <t>978-5-534-19181-3</t>
+    <t>978-5-534-22237-1</t>
   </si>
   <si>
     <t>23.01.2024</t>
   </si>
   <si>
     <t>ПРАВОПРИМЕНИТЕЛЬНЫЕ ОШИБКИ ПО УГОЛОВНЫМ ДЕЛАМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Бозров В. М., Курченко В. Н., Барабаш А. С.</t>
   </si>
   <si>
-    <t>Понимание студентами сущности уголовного процесса, содержания деятельности его процессуальных институтов, особенностей реализации прав участников, в том числе защиты личности от незаконного обвинения, ограничения ее прав и свобод — происходит через уяснение и разрешение процессуальных ошибок. В каждом процессуальном документе представленного издания имеются процессуальные ошибки, касающиеся реализации прав участников, нарушений оснований принятия процессуальных решений, нарушений процедуры проведения следственного действия, ошибок мотивировки судебных решений, а также формы документа. Студент внимательно изучает содержание процессуального документа, выявляет заложенные в нем процессуальные ошибки, отражающие сложную и многогранную практику производства по уголовным делам, указывает на выявленные ошибки, обосновывая свой вывод с учетом требований уголовно-процессуальных норм, положений Пленума Верховного Суда РФ, а также следственно-судебной практики по изучаемым вопросам. Содержание соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, обучающихся по программам бакалавриата и специалитета, а также магистрантов, аспирантов, преподавателей и практических работников.</t>
+    <t>Понимание студентами сущности уголовного процесса, содержания деятельности его процессуальных институтов, особенностей реализации прав участников, в том числе защиты личности от незаконного обвинения, ограничения ее прав и свобод — происходит через уяснение и разрешение процессуальных ошибок. В каждом процессуальном документе представленного издания имеются процессуальные ошибки, касающиеся реализации прав участников, нарушений оснований принятия процессуальных решений, нарушений процедуры проведения следственного действия, ошибок мотивировки судебных решений, а также формы документа. Студент внимательно изучает содержание процессуального документа, выявляет заложенные в нем процессуальные ошибки, отражающие сложную и многогранную практику производства по уголовным делам, указывает на выявленные ошибки, обосновывая свой вывод с учетом требований уголовно-процессуальных норм, положений Пленума Верховного Суда РФ, а также следственно-судебной практики по изучаемым вопросам.</t>
   </si>
   <si>
     <t>978-5-534-18555-3</t>
   </si>
   <si>
     <t>25.06.2025</t>
   </si>
   <si>
     <t>СУДЕБНАЯ ДЕЯТЕЛЬНОСТЬ: ЭТИКА И АНТИКОРРУПЦИОННЫЕ СТАНДАРТЫ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Бозров В. М., Курченко В. Н., Романенко Н. В. ; Под ред. Бозрова В.М.</t>
   </si>
   <si>
     <t>Адвокатура. Нотариат</t>
   </si>
   <si>
     <t>Отражает новейшие изменения законодательства, рассматривает актуальные теоретические и прикладные вопросы действий судей и работников аппарата судов, осуществляемых в процессуальных формах с целью отправления правосудия с учетом антикоррупционных и этических стандартов в сфере судебной деятельности. Для студентов, аспирантов, преподавателей вузов, судей и работников аппарата суда.</t>
   </si>
   <si>
     <t>978-5-534-19916-1</t>
   </si>
   <si>
     <t>67.71я73</t>
   </si>
@@ -654,51 +654,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osobennosti-rassmotreniya-ugolovnyh-del-s-uchastiem-nesovershennoletnih-589557" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravoohranitelnye-organy-583566" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravoohranitelnye-organy-rossiyskoy-federacii-582655" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravoohranitelnye-organy-rossiyskoy-federacii-praktikum-589625" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravoprimenitelnye-oshibki-po-ugolovnym-delam-589534" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-deyatelnost-etika-i-antikorrupcionnye-standarty-588551" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoproizvodstvo-etika-i-antikorrupcionnye-standarty-590464" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osobennosti-rassmotreniya-ugolovnyh-del-s-uchastiem-nesovershennoletnih-589557" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravoohranitelnye-organy-583566" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravoohranitelnye-organy-rossiyskoy-federacii-582655" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravoohranitelnye-organy-rossiyskoy-federacii-praktikum-600930" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravoprimenitelnye-oshibki-po-ugolovnym-delam-589534" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-deyatelnost-etika-i-antikorrupcionnye-standarty-588551" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoproizvodstvo-etika-i-antikorrupcionnye-standarty-590464" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1089,115 +1089,115 @@
         <v>50</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y7" s="8">
         <v>0.584</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>589625</v>
+        <v>600930</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>489.0</v>
+        <v>549.0</v>
       </c>
       <c r="M8" s="9">
-        <v>539.0</v>
+        <v>599.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.115</v>
+        <v>0.128</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589534</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>