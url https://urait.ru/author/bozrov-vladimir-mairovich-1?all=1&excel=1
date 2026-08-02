--- v2 (2026-05-31)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>31.05.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>