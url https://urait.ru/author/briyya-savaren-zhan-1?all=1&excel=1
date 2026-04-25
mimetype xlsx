--- v2 (2026-03-05)
+++ v3 (2026-04-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>05.03.2026</t>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>