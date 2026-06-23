--- v3 (2026-04-25)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>25.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>08.10.2024</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ ВКУСА</t>
   </si>
   <si>
     <t>Брийя-Саварен Ж.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Культура. Культурология</t>
   </si>
   <si>
-    <t>Книга Жана Антельма Брийя-Саварена «Физиология вкуса», сопровождающаяся подзаголовком «Размышления о трансцендентной кулинарии», — фактически первый в истории трактат о философии еды. Автор книги был свидетелем Французской революции, эмигрировал в США, после чего вернулся во Францию и издал свой труд в эпоху Реставрации; его имя носят некоторые блюда французской кухни. Изданная незадолго до смерти Брийя-Саварена, книга, которую он писал в течение всей своей жизни, представляет всесторонний взгляд на приготовление и культуру употребления пищи в различных цивилизациях, рассказывает о проблемах различных диет, дает умопомрачительные экскурсы в физиологию и мифологию. Написанная в форме трактата, включающего в себя множество заметок о самых разных сторонах взаимодействия человека и еды, стихов, воспевающих пиры, и историй из жизни, в том числе и жизни в эмиграции, книга представляет собой уникальный документ эпохи — текст отражает в себе некоторые черты исключительно барочного сознания Франции времен Людовика XVI, сочетающегося в практичностью и обстоятельностью, свойственными культуре XIX века. Истинно французские юмор и любовь к жизни в каждой главе книги, написанной профессором (так, в третьем лице, часто называет себя автор), прекрасно переданы в переводе на немецкий Карла Фогта, сопровождающемся достаточно развернутыми и личными комментариями и примечаниями. Печатается по изданию 1867 года в современной орфографии. Для широкого круга читателей.</t>
+    <t>Книга Жана Антельма Брийя-Саварена «Физиология вкуса», сопровождающаяся подзаголовком «Размышления о трансцендентной кулинарии», — фактически первый в истории трактат о философии еды. Автор книги был свидетелем Французской революции, эмигрировал в США, после чего вернулся во Францию и издал свой труд в эпоху Реставрации; его имя носят некоторые блюда французской кухни. Изданная незадолго до смерти Брийя-Саварена, книга, которую он писал в течение всей своей жизни, представляет всесторонний взгляд на приготовление и культуру употребления пищи в различных цивилизациях, рассказывает о проблемах различных диет, дает умопомрачительные экскурсы в физиологию и мифологию.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20530-5</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>