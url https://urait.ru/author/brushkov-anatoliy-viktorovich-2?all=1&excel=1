--- v3 (2026-05-14)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>24.02.2021</t>
   </si>
   <si>
     <t>ВВЕДЕНИЕ В СТРУКТУРНУЮ КРИОЛОГИЮ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Хименков А. Н., Брушков А. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
-    <t>Курс посвящен рассмотрению криосферы — области земного пространства с отрицательной температурой, где лед является материальной основой. Криосфера оказывает значительное влияние на климат, водный баланс, растительность и животный мир Земли. Возникновение современного человека и развитие цивилизации в значительной мере определяется динамикой криосферы. Большинство государств и практически все промышленно развитые страны хотя бы периодически (в зимний период) оказываются в зоне воздействия криосферы. Это оказало влияние на все стороны их жизни; экономика, культура, традиции тем или иным образом связаны с холодом. Реализуясь в конкретных геологических телах, участвуя в различных природных процессах, кристаллы льда определяют строение криосферы. Единство материального носителя предполагает общность внутренних связей, процессов, свойств. Однако развитие криологии пошло по пути дифференциации. Работа направлена на поиск междисциплинарных подходов, которые соответствовали бы сложному и многообразному, и в то же время единому и закономерному явлению, каким представляется криосфера Земли. Курс не предлагает готовых решений, но авторы надеются, что она поможет найти их. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
+    <t>Курс посвящен рассмотрению криосферы — области земного пространства с отрицательной температурой, где лед является материальной основой. Криосфера оказывает значительное влияние на климат, водный баланс, растительность и животный мир Земли. Возникновение современного человека и развитие цивилизации в значительной мере определяется динамикой криосферы. Большинство государств и практически все промышленно развитые страны хотя бы периодически (в зимний период) оказываются в зоне воздействия криосферы. Это оказало влияние на все стороны их жизни; экономика, культура, традиции тем или иным образом связаны с холодом. Реализуясь в конкретных геологических телах, участвуя в различных природных процессах, кристаллы льда определяют строение криосферы. Единство материального носителя предполагает общность внутренних связей, процессов, свойств. Однако развитие криологии пошло по пути дифференциации.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13702-6</t>
   </si>
   <si>
     <t>26.36(075.8)</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>