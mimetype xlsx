--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>303</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1639.0</v>
+        <v>1719.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1799.0</v>
+        <v>1889.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>