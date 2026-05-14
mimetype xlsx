--- v2 (2026-03-25)
+++ v3 (2026-05-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>26.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
     <t>В учебнике отражены основные экономико-организационные и технологические аспекты принятия управленческих решений в современных организациях. Значительное место занимает практическое применение современных организационных форм, математических методов и моделей. В отличие от других изданий, система и методы управленческих решений в организациях рассматриваются в неразрывном организационно-технологическом единстве субъекта и объекта управления, цикличности и иерархичности управленческих процессов. После каждой темы приведены контрольные вопросы и задания, а также тесты, которые позволят лучше усвоить представленный материал, сформировать приведенные в начале каждой главы компетенции.</t>
   </si>
   <si>
     <t>978-5-534-16710-8</t>
   </si>
   <si>
     <t>65.050.2я73</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ НЕДВИЖИМОСТЬЮ: ТЕОРИЯ И ПРАКТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Бусов В. И., Поляков А. А.</t>
   </si>
   <si>
-    <t>Отраслевой менеджмент</t>
+    <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе раскрываются сущность, роль и место недвижимого имущества в деятельности организаций. Дается классификация недвижимости и характеристика ее жизненного цикла. Значительное место отведено рассмотрению методов и форм организации и управления недвижимым имуществом, их правовому обеспечению. Недвижимость рассматривается в едином хозяйственном комплексе с позиций обеспечения его основных целей. В качестве основного элемента недвижимости изучается земельный участок, с которым связаны другие элементы имущественного комплекса, обеспечивающие его функциональное назначение. Значительное место в курсе отведено оценке стоимости недвижимого имущества с целью эффективного управления его использованием и рыночным оборотом. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям. Может быть полезен слушателям системы профессиональной переподготовки по экономическим специальностям, а также руководителям и специалистам производственно-хозяйственных комплексов, предприятий и организаций.</t>
   </si>
   <si>
     <t>978-5-534-18206-4</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>20.09.2012</t>
   </si>
   <si>
     <t>УПРАВЛЕНЧЕСКИЕ РЕШЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Бусов В. И.</t>
   </si>
   <si>
     <t>Накопленные знания и практический опыт в области управленческих решений, их классификация и характеристика технологий разработки, принятия и реализации представлены с позиций иерархическо-циклического функционального подхода.</t>
   </si>
   <si>
     <t>978-5-534-21649-3</t>
   </si>