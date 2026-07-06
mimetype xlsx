--- v3 (2026-05-14)
+++ v4 (2026-07-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>14.05.2026</t>
+    <t>06.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,102 +133,102 @@
   <si>
     <t>05.09.2023</t>
   </si>
   <si>
     <t>ОЦЕНКА СТОИМОСТИ АКТИВОВ И БИЗНЕСА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Федотова М. А., Бусов В. И., Землянский О. А. ; Под ред. Федотовой М.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Финансы</t>
   </si>
   <si>
-    <t>В курсе описаны сущность и содержание оценочной деятельности, ее законодательная база, дается характеристика методических подходов и методов оценки стоимости активов и бизнеса, раскрывается специфика оценки стоимости различных видов активов, предприятия как имущественного комплекса и средства бизнеса. Основное отличие от других курсов по оценке стоимости — в учете последних изменений в программах подготовки бакалавров и магистров по направлению «Экономика», всестороннем рассмотрении вопросов оценочной деятельности и оценки стоимости бизнеса и его активов. Разделы и параграфы завершаются контрольными вопросами и задачами, способствующими более глубокому изучению материала и приобретению практического опыта решения задач оценки стоимости активов и бизнеса. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата направлений «Экономика», «Менеджмент», «Государственное и муниципальное управление». Может быть использован студентами магистратуры и слушателями системы профессиональной переподготовки специалистов, аспирантами и преподавателями. Полезен руководителям и специалистам организаций, профессиональным оценщикам, работниками риэлтерских и финансовых организаций.</t>
+    <t>В курсе описаны сущность и содержание оценочной деятельности, ее законодательная база, дается характеристика методических подходов и методов оценки стоимости активов и бизнеса, раскрывается специфика оценки стоимости различных видов активов, предприятия как имущественного комплекса и средства бизнеса. Разделы и параграфы завершаются контрольными вопросами и задачами, способствующими более глубокому изучению материала и приобретению практического опыта решения задач оценки стоимости активов и бизнеса. Для студентов направлений «Экономика», «Менеджмент», «Государственное и муниципальное управление». Может быть использован слушателями системы профессиональной переподготовки специалистов, аспирантами и преподавателями. Полезен руководителям и специалистам организаций, работниками риэлтерских и финансовых организаций.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16679-8</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.08.2014</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ПРАКТИКА ПРИНЯТИЯ УПРАВЛЕНЧЕСКИХ РЕШЕНИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Бусов В. И., Лябах Н. Н., Саткалиева Т. С., Таспенова Г. А. ; Под общ. ред. Бусова В.И.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
-    <t>В учебнике отражены основные экономико-организационные и технологические аспекты принятия управленческих решений в современных организациях. Значительное место занимает практическое применение современных организационных форм, математических методов и моделей. В отличие от других изданий, система и методы управленческих решений в организациях рассматриваются в неразрывном организационно-технологическом единстве субъекта и объекта управления, цикличности и иерархичности управленческих процессов. После каждой темы приведены контрольные вопросы и задания, а также тесты, которые позволят лучше усвоить представленный материал, сформировать приведенные в начале каждой главы компетенции.</t>
+    <t>В курсе отражены основные экономико-организационные и технологические аспекты принятия управленческих решений в современных организациях. Значительное место занимает практическое применение современных организационных форм, математических методов и моделей. В отличие от других изданий, система и методы управленческих решений в организациях рассматриваются в неразрывном организационно-технологическом единстве субъекта и объекта управления, цикличности и иерархичности управленческих процессов. После каждой темы приведены контрольные вопросы и задания, которые позволят лучше усвоить представленный материал, сформировать приведенные в начале каждой темы компетенции.</t>
   </si>
   <si>
     <t>978-5-534-16710-8</t>
   </si>
   <si>
     <t>65.050.2я73</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ НЕДВИЖИМОСТЬЮ: ТЕОРИЯ И ПРАКТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Бусов В. И., Поляков А. А.</t>
   </si>
   <si>
     <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
-    <t>В курсе раскрываются сущность, роль и место недвижимого имущества в деятельности организаций. Дается классификация недвижимости и характеристика ее жизненного цикла. Значительное место отведено рассмотрению методов и форм организации и управления недвижимым имуществом, их правовому обеспечению. Недвижимость рассматривается в едином хозяйственном комплексе с позиций обеспечения его основных целей. В качестве основного элемента недвижимости изучается земельный участок, с которым связаны другие элементы имущественного комплекса, обеспечивающие его функциональное назначение. Значительное место в курсе отведено оценке стоимости недвижимого имущества с целью эффективного управления его использованием и рыночным оборотом. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям. Может быть полезен слушателям системы профессиональной переподготовки по экономическим специальностям, а также руководителям и специалистам производственно-хозяйственных комплексов, предприятий и организаций.</t>
+    <t>В курсе раскрываются сущность, роль и место недвижимого имущества в деятельности организаций. Дается классификация недвижимости и характеристика ее жизненного цикла. Значительное место отведено рассмотрению методов и форм организации и управления недвижимым имуществом, их правовому обеспечению. Недвижимость рассматривается в едином хозяйственном комплексе с позиций обеспечения его основных целей. В качестве основного элемента недвижимости изучается земельный участок, с которым связаны другие элементы имущественного комплекса, обеспечивающие его функциональное назначение. Значительное место в курсе отведено оценке стоимости недвижимого имущества с целью эффективного управления его использованием и рыночным оборотом.</t>
   </si>
   <si>
     <t>978-5-534-18206-4</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>20.09.2012</t>
   </si>
   <si>
     <t>УПРАВЛЕНЧЕСКИЕ РЕШЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Бусов В. И.</t>
   </si>
   <si>
     <t>Накопленные знания и практический опыт в области управленческих решений, их классификация и характеристика технологий разработки, принятия и реализации представлены с позиций иерархическо-циклического функционального подхода.</t>
   </si>
   <si>
     <t>978-5-534-21649-3</t>
   </si>
   <si>
     <t>65.050я73</t>
   </si>