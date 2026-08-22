--- v4 (2026-07-06)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>06.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>