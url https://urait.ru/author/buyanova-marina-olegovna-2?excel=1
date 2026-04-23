--- v1 (2026-03-06)
+++ v2 (2026-04-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
-[...1 lines deleted...]
-    <t>06.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+  <si>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,51 +127,51 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>26.06.2024</t>
   </si>
   <si>
     <t>ГАРАНТИИ И ЗАЩИТА ТРУДОВЫХ ПРАВ ГРАЖДАН 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Буяновой М.О.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Трудовое право. Право социального обеспечения</t>
+    <t>Трудовое право</t>
   </si>
   <si>
     <t>Защита трудовых прав в условиях рыночных отношений требует серьезного внимания как законодателя, так и правоприменителей. Работодатели стараются выйти из экономического кризиса путем снижения заработных плат, увеличения объема работы, нарушения прав и установленных в законе гарантий прав работников. В связи с этим растет число индивидуальных трудовых споров. Не секрет, что действующее законодательство о порядке рассмотрения и разрешения коллективных трудовых споров не дает возможности коллективам организаций реально защитить свои права и практически сводит на «нет» право работников на забастовку. Все эти факторы порождают потребность в поиске альтернативных способов защиты трудовых прав работников. Особенностью настоящего курса является рассмотрение современных проблем защиты социально-трудовых прав работников. Для студентов, магистров, аспирантов, преподавателей юридических вузов, научных сотрудников, а также читателей, занимающихся и интересующихся данной проблематикой.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19112-7</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>10.03.2021</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ И ЗАРУБЕЖНОЕ ТРУДОВОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>Батусова Е. С., Базыкин А. Е., Казаков С. О. ; Отв. ред. Буянова М. О.</t>
   </si>
@@ -215,50 +215,56 @@
     <t>СОЦИАЛЬНО-ТРУДОВАЯ РЕАБИЛИТАЦИЯ И АДАПТАЦИЯ ИНВАЛИДОВ И ЛИЦ ПОЖИЛОГО ВОЗРАСТА. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Право социального обеспечения</t>
   </si>
   <si>
     <t>Предлагаемое читателю издание является учебным пособием, подготовленным коллективом кафедры трудового права и права социального обеспечения НИУ ВШЭ и посвященным одной из наиболее актуальных тем, находящейся на стыке современного трудового права и права социального обеспечения. Особенностью настоящего учебного пособия является рассмотрение современных научно-практических проблем социально-трудовой реабилитации и адаптации инвалидов и лиц пожилого возраста с учетом комплекса правовых норм, регулирующих вопросы их занятости и трудоустройства, а также социального обслуживания. Вносятся предложения по совершенствованию законодательства о социально-трудовой реабилитации и адаптации инвалидов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей юридических вузов, научных сотрудников, а также читателей, занимающихся и интересующихся данной проблематикой</t>
   </si>
   <si>
     <t>978-5-534-12469-9</t>
   </si>
   <si>
     <t>06.12.2019</t>
   </si>
   <si>
     <t>СОЦИАЛЬНО-ТРУДОВАЯ РЕАБИЛИТАЦИЯ И АДАПТАЦИЯ ИНВАЛИДОВ И ЛИЦ ПОЖИЛОГО ВОЗРАСТА. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Педагогика, психология, социальная работа</t>
+  </si>
+  <si>
+    <t>Социальная работа</t>
   </si>
   <si>
     <t>Предлагаемое читателю издание является учебным пособием, подготовленным коллективом кафедры трудового права и права социального обеспечения НИУ ВШЭ и посвященным одной из наиболее актуальных тем, находящейся на стыке современного трудового права и права социального обеспечения. Особенностью настоящего учебного пособия является рассмотрение современных научно-практических проблем социально-трудовой реабилитации и адаптации инвалидов и лиц пожилого возраста с учетом комплекса правовых норм, регулирующих вопросы их занятости и трудоустройства, а также социального обслуживания. Вносятся предложения по совершенствованию законодательства о социально-трудовой реабилитации и адаптации инвалидов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, аспирантов, преподавателей юридических ссузов, а также читателей, занимающихся и интересующихся данной проблематикой.</t>
   </si>
   <si>
     <t>978-5-534-13067-6</t>
   </si>
   <si>
     <t>67.405я723</t>
   </si>
   <si>
     <t>26.12.2018</t>
   </si>
   <si>
     <t>СПОРТИВНОЕ ПРАВО. ОБЩАЯ ТЕОРИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание рассчитано на теоретическое и практическое освоение студентами дисциплины «Спортивное право», включает в себя все основные темы общей части курса и предназначено для последовательного освоения студентами механизма правового регулирования спортивных отношений.</t>
   </si>
   <si>
     <t>978-5-534-10052-5</t>
   </si>
   <si>
     <t>67+75.7я73</t>
   </si>
@@ -1250,413 +1256,413 @@
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>133</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="9">
         <v>589.0</v>
       </c>
       <c r="M9" s="9">
         <v>649.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
         <v>0.143</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587040</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>154</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>949.0</v>
       </c>
       <c r="M10" s="9">
         <v>1039.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Y10" s="8">
         <v>0.307</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>588059</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>107</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>59</v>
       </c>
       <c r="L11" s="9">
         <v>499.0</v>
       </c>
       <c r="M11" s="9">
         <v>549.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>59</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
         <v>0.118</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588382</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>239</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1339.0</v>
       </c>
       <c r="M12" s="9">
         <v>1469.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Y12" s="8">
         <v>0.409</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>588415</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>527</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2669.0</v>
       </c>
       <c r="M13" s="9">
         <v>2939.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Y13" s="8">
         <v>0.759</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>588417</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>211</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1209.0</v>
       </c>
       <c r="M14" s="9">
         <v>1329.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Y14" s="8">
         <v>0.376</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>