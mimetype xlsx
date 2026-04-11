--- v1 (2026-02-25)
+++ v2 (2026-04-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>25.02.2026</t>
+    <t>11.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>