--- v2 (2026-04-11)
+++ v3 (2026-05-29)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
-[...1 lines deleted...]
-    <t>11.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+  <si>
+    <t>29.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -190,87 +190,84 @@
   <si>
     <t>Бычков В. В.</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
     <t>В пособии раскрываются понятия законного, декларативного, административного и криминального оборотов оружия и боеприпасов. Рассматриваются уголовно-правовая и криминалистическая характеристики преступлений, связанных с криминальным оборотом оружия и боеприпасов, особенности их расследования. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначено для курсантов, слушателей, студентов, аспирантов и преподавателей образовательных учреждений высшего и среднего профессионального образования, осуществляющих подготовку по специальностям «Юриспруденция», «Правоохранительная деятельность», а также научных и практических работников правоохранительных органов России.</t>
   </si>
   <si>
     <t>978-5-534-14826-8</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.07.2021</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ ЗДОРОВЬЯ: УГОЛОВНО-ПРАВОВОЕ И КРИМИНАЛИСТИЧЕСКОЕ ПРОТИВОДЕЙСТВИЕ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе раскрываются общая и уголовно-правовая характеристики преступлений против здоровья. Рассматриваются особенности расследования умышленного причинения вреда здоровью и побоев, истязания, причинения вреда здоровью при исключительных обстоятельствах, причинения тяжкого вреда здоровью по неосторожности при нападении собак, причинения вреда здоровью по неосторожности вследствие ненадлежащего исполнения медицинскими работниками своих профессиональных обязанностей, оставления в опасности при нарушении правил дорожного движения в ситуации, когда водитель с места происшествия скрылся. Материал изложен на основе федерального законодательства, ведомственных нормативных актов и судебной практики Верховного Суда РФ по состоянию на 1 августа 2021 г. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для курсантов, слушателей, студентов, аспирантов и преподавателей образовательных организаций высшего профессионального образования, осуществляющих подготовку по специальностям «Юриспруденция», «Правоохранительная деятельность», а также научных и практических работников правоохранительных органов России.</t>
+    <t>В курсе раскрываются общая и уголовно-правовая характеристики преступлений против здоровья. Рассматриваются особенности расследования умышленного причинения вреда здоровью и побоев, истязания, причинения вреда здоровью при исключительных обстоятельствах, причинения тяжкого вреда здоровью по неосторожности при нападении собак, причинения вреда здоровью по неосторожности вследствие ненадлежащего исполнения медицинскими работниками своих профессиональных обязанностей, оставления в опасности при нарушении правил дорожного движения в ситуации, когда водитель с места происшествия скрылся. Материал изложен на основе федерального законодательства, ведомственных нормативных актов и судебной практики Верховного Суда РФ по состоянию на 1 августа 2021 г.</t>
   </si>
   <si>
     <t>978-5-534-14836-7</t>
   </si>
   <si>
     <t>67.408.1я73</t>
   </si>
   <si>
     <t>13.07.2023</t>
   </si>
   <si>
     <t>ПРОТИВОДЕЙСТВИЕ ОРГАНИЗОВАННОЙ ПРЕСТУПНОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Криминология. Юридическая психология</t>
   </si>
   <si>
     <t>В курсе рассматриваются и раскрываются: понятие, структура, история, меры и средства противодействия зарубежной и отечественной организованной преступности; криминологическая характеристика организованной преступности в России; квалификация преступлений, связанных с организованной преступной деятельностью; криминалистическая характеристика и особенности расследования преступлений, связанных с организованной преступной деятельностью. Материал изложен на основе федерального законодательства, ведомственных нормативных актов и судебной практики Верховного Суда РФ по состоянию на 20 марта 2023 г.</t>
   </si>
   <si>
     <t>978-5-534-16638-5</t>
   </si>
   <si>
     <t>67.51я73</t>
   </si>
   <si>
     <t>ПРОТИВОДЕЙСТВИЕ ОРГАНИЗОВАННОЙ ПРЕСТУПНОСТИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе рассматриваются и раскрываются: понятие, структура, история, меры и средства противодействия зарубежной и отечественной организованной преступности; криминологическая характеристика организованной преступности в России; квалификация преступлений, связанных с организованной преступной деятельностью; криминалистическая характеристика и особенности расследования преступлений, связанных с организованной преступной деятельностью. Материал изложен на основе федерального законодательства, ведомственных нормативных актов и судебной практики Верховного Суда РФ по состоянию на 20 марта 2023 г. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17234-8</t>
   </si>
   <si>
     <t>10.03.2025</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>под науч. ред. Чучаева А.И., Под общ. ред. Бастрыкина А.И.</t>
   </si>
   <si>
     <t>Курс подготовлен в соответствии с рабочей программой учебной дисципли-ны «Уголовное право» с учетом состояния уголовно-правовой науки, судебной и следственной практики. Важной составляющей в развитии уголовного права являются постановле-ния Пленума Верховного Суда РФ, в которых даются разъяснения норм уго-ловного права в целях формирования единообразной практики правопримене-ния. В этой связи, наряду с законодательными положениями, в курсе широко использованы и материалы Пленума Верховного Суда РФ. Предлагаемое издание ориентировано на обучающихся, преподавателей об-разовательных учреждений высшего профессионального образования СК Рос-сии, студентов высших учебных заведений юридического профиля, практиче-ских сотрудников СК России и других правоохранительных органов. Законодательство приведено по состоянию на 1 сентября 2024 г.</t>
   </si>
   <si>
     <t>978-5-534-12079-0</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
 </sst>
 </file>
 
@@ -1272,131 +1269,131 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2659.0</v>
       </c>
       <c r="M10" s="9">
         <v>2919.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y10" s="8">
         <v>0.755</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589950</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>468</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1919.0</v>
       </c>
       <c r="M11" s="9">
         <v>2109.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y11" s="8">
         <v>0.687</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>