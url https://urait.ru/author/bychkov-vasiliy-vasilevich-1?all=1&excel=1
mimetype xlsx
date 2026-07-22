--- v3 (2026-05-29)
+++ v4 (2026-07-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>29.05.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>