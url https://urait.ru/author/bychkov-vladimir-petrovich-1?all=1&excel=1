--- v1 (2026-02-08)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>09.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>