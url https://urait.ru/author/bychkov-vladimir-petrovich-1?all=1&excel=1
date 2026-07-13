--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,102 +133,102 @@
   <si>
     <t>25.06.2021</t>
   </si>
   <si>
     <t>ДЕНЬГИ, КРЕДИТ, БАНКИ. ДЕНЕЖНЫЙ И КРЕДИТНЫЙ РЫНКИ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Абрамовой М.А., Александровой Л.С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Деньги. Кредит. Банки</t>
   </si>
   <si>
-    <t>Курс является учебно-методическим материалом для изучения дисциплин «Деньги. Кредит. Банки» и «Финансовые рынки». Данный курс позволяет сформировать у студентов представление о современном состоянии теории денег, кредита, банков, денежного и кредитного рынков, проанализировать процессы создания и функционирования современных денежных, кредитных, платежных, банковских систем и их элементов. В конце каждой темы представлен практикум в виде практических (ситуационных заданий), кейсов, тренингов, упражнений, деловых игр. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для подготовки студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям «Экономика» и «Менеджмент» всех профилей, а также для преподавателей в качестве материала для подготовки лекций, заданий для самостоятельной работы студентов и проведения промежуточного и итогового контроля знаний.</t>
+    <t>ставлены кейсы, ситуационные задачи, задачи аналитического характера, тесты и задания для размышления.Курс является учебно-методическим материалом для изучения дисциплин «Деньги. Кредит. Банки» и «Финансовые рынки». Данный курс позволяет сформировать у студентов представление о современном состоянии теории денег, кредита, банков, денежного и кредитного рынков, проанализировать процессы создания и функционирования современных денежных, кредитных, платежных, банковских систем и их элементов. В конце каждой темы представлен практикум в виде практических (ситуационных заданий), кейсов, тренингов, упражнений, деловых игр. Для подготовки студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям «Экономика» и «Менеджмент» всех профилей, а также для преподавателей в качестве материала для подготовки лекций, заданий для самостоятельной работы студентов и проведения промежуточного и итогового контроля знаний.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15075-9</t>
   </si>
   <si>
     <t>65.26я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.01.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОНОМИЧЕСКОЙ ТЕОРИИ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Лобачевой Е.Н.</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Новое издание классического учебника «Экономическая теория» подготовлено коллективом авторов кафедры экономической теории МГТУ имени Н. Э. Баумана под редакцией блестящего экономиста, доктора экономических наук, профессора Е. Н. Лобачевой. Книга дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Учебник позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений.</t>
+    <t>Новое издание классического учебника «Экономическая теория» подготовлено коллективом авторов кафедры экономической теории МГТУ имени Н. Э. Баумана под редакцией блестя щего экономиста, доктора экономических наук, профессора Е. Н. Лобачевой. Книга дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Учебник позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений.</t>
   </si>
   <si>
     <t>978-5-534-10699-2</t>
   </si>
   <si>
     <t>65.01я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>30.10.2014</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ТЕОРИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Новое издание классического учебника «Экономическая теория» подготовлено коллективом авторов кафедры экономической теории МГТУ им. Н. Э. Баумана под редакцией блестящего экономиста, доктора экономических наук, профессора Е. Н. Лобачевой. Книга дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Учебник позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений. Для закрепления знаний предлагаются контрольные вопросы, темы рефератов, основная и дополнительная литература.</t>
+    <t>Курс дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Курс позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений.</t>
   </si>
   <si>
     <t>978-5-534-99952-5</t>
   </si>
   <si>
     <t>65.01я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>