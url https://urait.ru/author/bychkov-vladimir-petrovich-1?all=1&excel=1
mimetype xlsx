--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -846,54 +846,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>424</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2199.0</v>
+        <v>2309.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2419.0</v>
+        <v>2539.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -916,54 +916,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>539</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2189.0</v>
+        <v>2299.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2409.0</v>
+        <v>2529.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -986,54 +986,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>501</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2799.0</v>
+        <v>2949.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>