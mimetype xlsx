--- v1 (2026-03-31)
+++ v2 (2026-05-25)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>31.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,93 +130,96 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>18.07.2012</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ СТАТИСТИКА. ПРАКТИКУМ. Учебное пособие для академического бакалавриата</t>
   </si>
   <si>
     <t>Бычкова С. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Статистика</t>
   </si>
   <si>
-    <t>Пособие содержит задачи для ауди торной и самостоятельной работы, задания и тесты для самопроверки. Представлены задания разной сложности, в том числе ситуационные многовариантные, основанные на фактических статистических данных российской официальной статистики, статистики международных организаций, ведомственной статистики, а также статистических данных авторитетных отечественных и международных аналитических организаций. Практикум содержит также краткие теоретические сведения по изучаемым темам, методам расчета и анализа социальных показателей и примеры решения типовых задач.</t>
+    <t>Представлены задания разной сложности, в том числе ситуационные многовариантные, основанные на фактических статистических данных российской официальной статистики, статистики международных организаций, ведомственной статистики, а также статистических данных авторитетных отечественных и международных аналитических организаций.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-9916-3774-9</t>
   </si>
   <si>
     <t>60.6я73</t>
   </si>
   <si>
     <t>84*108/32</t>
   </si>
   <si>
     <t>25.06.2012</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ СТАТИСТИКА. Учебник для академического бакалавриата</t>
   </si>
   <si>
+    <t xml:space="preserve"> С. Г. Бычкова.</t>
+  </si>
+  <si>
     <t>Бакалавр. Академический курс</t>
   </si>
   <si>
-    <t>В курсе наглядно продемонстрированы аналитические возможности социальной статистики, рассмотрены статистические методы наблюдения за социальными и политическими процессами, раскрыты международные стандарты формирования информационной базы социальной статистики, а также особенности социальной статистики в России. Курс поможет получить представление о текущей ситуации и направлениях развития важнейших социальных процессов в современном мире, сформировать у учащихся целостную систему восприятия социальной статистики как международной системы. В результате обучения студенты будут уметь организовывать статистическое исследование реальных социальных явлений и процессов.</t>
+    <t>В учебнике наглядно продемонстрированы аналитические возможности социальной статистики, рассмотрены статистичес-кие методы наблюдения за социальными и политическими процессами, раскрыты международные стандарты формирования информационной базы социальной статистики, а также особенности социальной статистики в России. Издание поможет получить представление о текущей ситуации и направлениях развития важнейших социальных процессов в современном мире, сформировать у учащихся целостную систему восприятия социальной статистики как международной системы.</t>
   </si>
   <si>
     <t>978-5-9916-3745-9</t>
   </si>
   <si>
     <t>23.12.2021</t>
   </si>
   <si>
     <t>СОЦИАЛЬНО-ЭКОНОМИЧЕСКАЯ СТАТИСТИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Бычкова С. Г., Паршинцева Л. С. ; Под общ. ред. Бычковой С.Г.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>В курсе представлены основные разделы социально-экономической статистики, освещены международные стандарты статистической деятельности и производства статистических данных, принципы построения перспективной модели государственной статистики в современных условиях и современные технологии, применяемые в статистической деятельности. Рассмотрены системы показателей статистики населения, трудовой деятельности и рабочей силы, доходов, расходов и потребления населения, его социальной стратификации и бедности. Значительное внимание уделено концепции построения СНС и расчета важнейшних макроэкономических показателей, а также национальному богатству, в том числе расширенной его концепции. Отдельные темы посвящены инвестициям и инвестиционной деятельности, науке и инновациям, а также принципам статистического исследования информационного общества. Методологические положения излагаются на основе современной международной и отечественной статистической практики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям «Менеджмент» и «Экономика».</t>
+    <t>В курсе представлены основные разделы социально-экономической статистики, освещены международные стандарты статистической деятельности и производства статистических данных, принципы построения перспективной модели государственной статистики в современных условиях и современные технологии, применяемые в статистической деятельности. Рассмотрены системы показателей статистики населения, трудовой деятельности и рабочей силы, доходов, расходов и потребления населения, его социальной стратификации и бедности. Значительное внимание уделено концепции построения СНС и расчета важнейшних макроэкономических показателей, а также национальному богатству, в том числе расширенной его концепции. Отдельные темы посвящены инвестициям и инвестиционной деятельности, науке и инновациям, а также принципам статистического исследования информационного общества. Для студентов, обучающихся по направлениям «Менеджмент» и «Экономика».</t>
   </si>
   <si>
     <t>978-5-534-14952-4</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.09.2023</t>
   </si>
   <si>
     <t>СТАТИСТИКА ИНВЕСТИЦИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Бычкова С. Г., Паршинцева Л. С.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Данный курс является составной частью более общего курса «Социально-экономическая статистика». Он посвящен вопросам статистики инвестиций: системам показателей, информационной основе исследования, а также современным подходам к статистическому исследованию. Существенное внимание уделяется международным стандартам в области сбора данных и оценки инвестиций. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям «Менеджмент» и «Экономика».</t>
   </si>
@@ -615,51 +618,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-statistika-praktikum-507920" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-statistika-426102" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialno-ekonomicheskaya-statistika-588647" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-investiciy-588981" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-informacionnogo-obschestva-588980" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-statistika-praktikum-507920" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-statistika-508141" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialno-ekonomicheskaya-statistika-588647" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-investiciy-588981" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-informacionnogo-obschestva-588980" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -908,320 +911,320 @@
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y5" s="8">
         <v>0.52</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>426102</v>
+        <v>508141</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="J6" s="8">
         <v>864</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>3179.0</v>
+        <v>3399.0</v>
       </c>
       <c r="M6" s="9">
-        <v>3499.0</v>
+        <v>3739.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.807</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>588647</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>488</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2489.0</v>
       </c>
       <c r="M7" s="9">
         <v>2739.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Y7" s="8">
         <v>0.711</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>588981</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>55</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="9">
         <v>329.0</v>
       </c>
       <c r="M8" s="9">
         <v>359.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="Y8" s="8">
         <v>0.068</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>588980</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>47</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="9">
         <v>299.0</v>
       </c>
       <c r="M9" s="9">
         <v>329.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="Y9" s="8">
         <v>0.06</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>