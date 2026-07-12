--- v2 (2026-05-25)
+++ v3 (2026-07-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
-[...1 lines deleted...]
-    <t>25.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -152,53 +152,50 @@
     <t>Статистика</t>
   </si>
   <si>
     <t>Представлены задания разной сложности, в том числе ситуационные многовариантные, основанные на фактических статистических данных российской официальной статистики, статистики международных организаций, ведомственной статистики, а также статистических данных авторитетных отечественных и международных аналитических организаций.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-9916-3774-9</t>
   </si>
   <si>
     <t>60.6я73</t>
   </si>
   <si>
     <t>84*108/32</t>
   </si>
   <si>
     <t>25.06.2012</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ СТАТИСТИКА. Учебник для академического бакалавриата</t>
   </si>
   <si>
     <t xml:space="preserve"> С. Г. Бычкова.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бакалавр. Академический курс</t>
   </si>
   <si>
     <t>В учебнике наглядно продемонстрированы аналитические возможности социальной статистики, рассмотрены статистичес-кие методы наблюдения за социальными и политическими процессами, раскрыты международные стандарты формирования информационной базы социальной статистики, а также особенности социальной статистики в России. Издание поможет получить представление о текущей ситуации и направлениях развития важнейших социальных процессов в современном мире, сформировать у учащихся целостную систему восприятия социальной статистики как международной системы.</t>
   </si>
   <si>
     <t>978-5-9916-3745-9</t>
   </si>
   <si>
     <t>23.12.2021</t>
   </si>
   <si>
     <t>СОЦИАЛЬНО-ЭКОНОМИЧЕСКАЯ СТАТИСТИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Бычкова С. Г., Паршинцева Л. С. ; Под общ. ред. Бычковой С.Г.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>В курсе представлены основные разделы социально-экономической статистики, освещены международные стандарты статистической деятельности и производства статистических данных, принципы построения перспективной модели государственной статистики в современных условиях и современные технологии, применяемые в статистической деятельности. Рассмотрены системы показателей статистики населения, трудовой деятельности и рабочей силы, доходов, расходов и потребления населения, его социальной стратификации и бедности. Значительное внимание уделено концепции построения СНС и расчета важнейшних макроэкономических показателей, а также национальному богатству, в том числе расширенной его концепции. Отдельные темы посвящены инвестициям и инвестиционной деятельности, науке и инновациям, а также принципам статистического исследования информационного общества. Для студентов, обучающихся по направлениям «Менеджмент» и «Экономика».</t>
   </si>
   <si>
     <t>978-5-534-14952-4</t>
   </si>
@@ -948,283 +945,283 @@
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2022</v>
       </c>
       <c r="J6" s="8">
         <v>864</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>3399.0</v>
       </c>
       <c r="M6" s="9">
         <v>3739.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.807</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>588647</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>488</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2489.0</v>
       </c>
       <c r="M7" s="9">
         <v>2739.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="X7" s="6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="Y7" s="8">
         <v>0.711</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>588981</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>55</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="L8" s="9">
         <v>329.0</v>
       </c>
       <c r="M8" s="9">
         <v>359.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y8" s="8">
         <v>0.068</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>588980</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>47</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="L9" s="9">
         <v>299.0</v>
       </c>
       <c r="M9" s="9">
         <v>329.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y9" s="8">
         <v>0.06</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>