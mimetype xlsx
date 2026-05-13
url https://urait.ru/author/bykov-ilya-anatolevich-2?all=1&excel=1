--- v2 (2026-03-27)
+++ v3 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>27.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>