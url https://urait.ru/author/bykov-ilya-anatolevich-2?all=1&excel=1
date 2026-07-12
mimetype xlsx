--- v3 (2026-05-13)
+++ v4 (2026-07-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>25.01.2021</t>
   </si>
   <si>
     <t>GR И ЛОББИЗМ: ТЕОРИЯ И ТЕХНОЛОГИИ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Ачкасовой В.А., Минтусова И.Е., Филатовой О.Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
-    <t>Представляет собой второе издание, существенно исправленное и дополненное, одного из первых учебников по дисциплине «Теория и практика Government Relation» (GR). Включает в себя большой теоретический и учебно-методический материал как по GR, так и по лоббизму. В состав авторов вошли известные ученые и практики из Москвы, Санкт-Петербурга, Екатеринбурга, Вашингтона, Берлина, Хельсинки. Ориентирован на организацию дополнительных образовательных программ в рамках подготовки специалистов по связям с органами государственной власти, может быть использован в ряде курсов подготовки специалистов по связям с общественностью. Даны определения базовых понятий GR и лоббизма, основные GR-технологии и технологии лоббистской деятельности. Представлены особенности профессиональной работы в условиях развития социальных медиа; выделены субъекты и объекты GR; приведены сравнительная характеристика GR коммерческого и некоммерческого сектора, навыки планирования и организации мероприятий в области связей с общественностью, управления деятельностью в сфере профессиональных компетенций GR-специалиста. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей, а также для повышения квалификации специалистов по связям с общественностью и органами государственной власти.</t>
+    <t>Представляет собой второе издание, существенно исправленное и дополненное, одного из первых учебников по дисциплине «Теория и практика Government Relation» (GR). Включает в себя большой теоретический и учебно-методический материал как по GR, так и по лоббизму. В состав авторов вошли известные ученые и практики из Москвы, Санкт-Петербурга, Екатеринбурга, Вашингтона, Берлина, Хельсинки. Ориентирован на организацию дополнительных образовательных программ в рамках подготовки специалистов по связям с органами государственной власти, может быть использован в ряде курсов подготовки специалистов по связям с общественностью.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14000-2</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.08.2018</t>
   </si>
   <si>
     <t>СВЯЗИ С ОБЩЕСТВЕННОСТЬЮ В ОРГАНАХ ВЛАСТИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Ачкасовой В.А., Быкова И.А.</t>
   </si>
   <si>
     <t>В настоящее время, когда политико-правовые вопросы все чаще определяют повестку дня, особенно важным становится рассмотрение комплекса коммуникативных технологий в политической сфере. Данный учебник посвящен теории и практики связей с общественностью органов государственной власти. Издание поднимает проблемы функционирования коммуникативных служб (департаментов, управлений, отделов по связям с общественностью, пресс-служб) в сфере государственной власти. Наряду с устоявшимися положениями, представленными в главах, в которых речь идет об эволюции коммуникационных служб в государственных органах, их целях, задачах, структуре, в содержание учебника включены разделы, где рассматриваются новые аспекты функционирования этих служб.</t>
   </si>