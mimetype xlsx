--- v1 (2026-04-03)
+++ v2 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>В курсе рассмотрены теоретические и прикладные вопросы нормирования труда в условиях рыночной модели хозяйствования, изложены методы анализа и оптимизации трудовых процессов, представлены методики проведения и обработки результатов изучения рабочего времени, обоснования и расчета норм труда. Курс содержит конкретные нормативные материалы, расчетные зависимости и практические примеры по установлению обоснованных норм труда на предприятиях. Рассмотрена современная практика разработки нормативных материалов по труду. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов высших учебных заведений, обучающихся по экономическим и социально-экономическим направлениям, а также для слушателей курсов повышения квалификации данных направлений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15058-2</t>
   </si>
   <si>
     <t>65.242я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.07.2024</t>
   </si>
   <si>
     <t>РЕГЛАМЕНТАЦИЯ И НОРМИРОВАНИЕ ТРУДА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учитывая актуальность подготовки и повышения квалификации специалистов в сфере регламентации и нормирования труда, автор считает, что курс станет базовым для решения данной проблемы. Курс носит универсальный характер как для специалистов в сфере управления персоналом, так и нормировщиков, которые нуждаются в новой методологии установления норм и нормативов. Раскрываются теоретические, методические и прикладные аспекты регламентации и нормирования трудовой деятельности работников в условиях рыночной экономики. В результате изучения, обучающиеся получат знания о методах анализа и оптимизации трудовых процессов, овладеют навыками применения методик проведения наблюдений, расчета норм труда, управления нормированием труда. Приведены нормативные материалы, справочные данные, расчетные зависимости и практические примеры по установлению научно обоснованных норм труда. Выявлены и наглядно представлены особенности нормирования труда работников отдельных секторов экономики и видов деятельности в современных условиях. Соответствует требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов экономических вузов, магистрантов, аспирантов, а также специалистов по организации и нормированию труда, управлению персоналом.</t>
+    <t>Учитывая актуальность подготовки и повышения квалификации специалистов в сфере регламентации и нормирования труда, автор считает, что курс станет базовым для решения данной проблемы. Курс носит универсальный характер как для специалистов в сфере управления персоналом, так и нормировщиков, которые нуждаются в новой методологии установления норм и нормативов. Раскрываются теоретические, методические и прикладные аспекты регламентации и нормирования трудовой деятельности работников в условиях рыночной экономики. В результате изучения, обучающиеся получат знания о методах анализа и оптимизации трудовых процессов, овладеют навыками применения методик проведения наблюдений, расчета норм труда, управления нормированием труда. Предназначено для студентов экономических вузов, магистрантов, аспирантов, а также специалистов по организации и нормированию труда, управлению персоналом.</t>
   </si>
   <si>
     <t>978-5-534-19030-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>