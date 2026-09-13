--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -151,57 +151,57 @@
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>В курсе рассмотрены теоретические и прикладные вопросы нормирования труда в условиях рыночной модели хозяйствования, изложены методы анализа и оптимизации трудовых процессов, представлены методики проведения и обработки результатов изучения рабочего времени, обоснования и расчета норм труда. Курс содержит конкретные нормативные материалы, расчетные зависимости и практические примеры по установлению обоснованных норм труда на предприятиях. Рассмотрена современная практика разработки нормативных материалов по труду. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов высших учебных заведений, обучающихся по экономическим и социально-экономическим направлениям, а также для слушателей курсов повышения квалификации данных направлений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15058-2</t>
   </si>
   <si>
     <t>65.242я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.07.2024</t>
   </si>
   <si>
-    <t>РЕГЛАМЕНТАЦИЯ И НОРМИРОВАНИЕ ТРУДА 2-е изд., пер. и доп. Учебник для вузов</t>
+    <t>Регламентация трудовой сферы организации 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Учитывая актуальность подготовки и повышения квалификации специалистов в сфере регламентации и нормирования труда, автор считает, что курс станет базовым для решения данной проблемы. Курс носит универсальный характер как для специалистов в сфере управления персоналом, так и нормировщиков, которые нуждаются в новой методологии установления норм и нормативов. Раскрываются теоретические, методические и прикладные аспекты регламентации и нормирования трудовой деятельности работников в условиях рыночной экономики. В результате изучения, обучающиеся получат знания о методах анализа и оптимизации трудовых процессов, овладеют навыками применения методик проведения наблюдений, расчета норм труда, управления нормированием труда. Предназначено для студентов экономических вузов, магистрантов, аспирантов, а также специалистов по организации и нормированию труда, управлению персоналом.</t>
   </si>
   <si>
-    <t>978-5-534-19030-4</t>
+    <t>978-5-534-22408-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -561,51 +561,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/normirovanie-truda-588795" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/reglamentaciya-i-normirovanie-truda-588364" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/normirovanie-truda-588795" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/reglamentaciya-trudovoy-sfery-organizacii-601453" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -813,124 +813,124 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>537</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2719.0</v>
+        <v>2849.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2989.0</v>
+        <v>3129.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.771</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>588364</v>
+        <v>601453</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>176</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1049.0</v>
+        <v>1099.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1149.0</v>
+        <v>1209.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>