--- v2 (2026-02-20)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>20.02.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>