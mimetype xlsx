--- v3 (2026-04-23)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>23.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -235,51 +235,51 @@
   <si>
     <t>17.06.2021</t>
   </si>
   <si>
     <t>ПРОСТОРЫ И ГОРИЗОНТЫ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 3. ВЕСЕННИЙ СЕМЕСТР 2021</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Частова П. А.</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы вебинаров и онлайн-дискуссий, состоявшихся на базе Образовательной платформы «Юрайт» в феврале — июне 2021 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных экспертов и руководителей сферы образования, представителей EdTech, а также подготовила текстовые версии интервью с преподавателями и проректорами ведущих российских вузов. Среди тем сборника — вопросы организации образовательного процесса в цифровую эпоху, методики работы с учащимися на дистанте, использования современных инструментов преподавания, проблемы охраны интеллектуальной собственности и нормативного регулирования дистанционного обучения. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-14890-9</t>
   </si>
   <si>
     <t>25.09.2023</t>
   </si>
   <si>
     <t>ЭФФЕКТИВНОСТЬ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ЮРАЙТ.АКАДЕМИИ. ВЫП. 8</t>
   </si>
   <si>
     <t>Сост. Антипина Д. М., Каленкова А. И., Сафонов А. А., Под общ. ред. Рыбкиной Н.В.</t>
   </si>
   <si>
-    <t>В сборник вошли материалы онлайн-классов и дискуссий XIII Летней школы преподавателя (июнь 2023 г.) и других мероприятий весеннего семестра Юрайт.Академии, а также эссе участников Школы. Часть текстов составлена на основе выступлений спикеров редакцией «Юрайта». Сборник освещает темы доказательного образования и управления, цифровой среды и инструментов искусственного интеллекта для образования и науки, эффективность и результативность образования, а также многие другие актуальные вопросы. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC).</t>
+    <t>В сборник вошли материалы онлайн-классов и дискуссий XIII Летней школы преподавателя (июнь 2023 г.) и других мероприятий весеннего семестра Юрайт.Академии, а также эссе участников Школы. Часть текстов составлена на основе выступлений спикеров редакцией «Юрайта». Сборник освещает темы доказательного образования и управления, цифровой среды и инструментов искусственного интеллекта для образования и науки, эффективность и результативность образования, а также многие другие актуальные вопросы. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для практикующих преподавателей и широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-17995-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1095,89 +1095,89 @@
       <c r="A8" s="8">
         <v>589134</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>208</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>829.0</v>
+        <v>959.0</v>
       </c>
       <c r="M8" s="9">
-        <v>909.0</v>
+        <v>1049.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
         <v>94.3</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.269</v>
+        <v>0.372</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589011</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>