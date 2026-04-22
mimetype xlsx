--- v2 (2026-03-04)
+++ v3 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>04.03.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>