--- v3 (2026-04-22)
+++ v4 (2026-06-22)
@@ -16,279 +16,279 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
+  </si>
+  <si>
+    <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
+  </si>
+  <si>
+    <t>Всего книг</t>
+  </si>
+  <si>
+    <t>Сумма заказа:</t>
+  </si>
+  <si>
+    <t>Код</t>
+  </si>
+  <si>
+    <t>Дата выхода книги</t>
+  </si>
+  <si>
+    <t>Заказ</t>
+  </si>
+  <si>
+    <t>Название</t>
+  </si>
+  <si>
+    <t>Автор</t>
+  </si>
+  <si>
+    <t>Состав учебно-методического комплекса</t>
+  </si>
+  <si>
+    <t>Ознакомиться с текстом</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Распродажа предыдущих изданий </t>
+  </si>
+  <si>
+    <t>Год</t>
+  </si>
+  <si>
+    <t>Кол-во страниц</t>
+  </si>
+  <si>
+    <t>Тип переплета</t>
+  </si>
+  <si>
+    <t>Цена для библиотек</t>
+  </si>
+  <si>
+    <t>Цена розничная</t>
+  </si>
+  <si>
+    <t>Гриф</t>
+  </si>
+  <si>
+    <t>Обложка/ Переплет</t>
+  </si>
+  <si>
+    <t>Серия</t>
+  </si>
+  <si>
+    <t>Тематика</t>
+  </si>
+  <si>
+    <t>Подтематика</t>
+  </si>
+  <si>
+    <t>Аннотация</t>
+  </si>
+  <si>
+    <t>Издательство</t>
+  </si>
+  <si>
+    <t>ISBN</t>
+  </si>
+  <si>
+    <t>EAN</t>
+  </si>
+  <si>
+    <t>ББК</t>
+  </si>
+  <si>
+    <t>Формат</t>
+  </si>
+  <si>
+    <t>Вес (кг)</t>
+  </si>
+  <si>
+    <t>ISBN предыдущего издания</t>
+  </si>
+  <si>
+    <t>30.04.2020</t>
+  </si>
+  <si>
+    <t>ПРОФИЛАКТИКА ПРОФЕССИОНАЛЬНЫХ ДЕФОРМАЦИЙ В СИСТЕМЕ СОЦИАЛЬНОЙ РАБОТЫ 2-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Под ред. Воронцовой М.В.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Менеджмент</t>
+  </si>
+  <si>
+    <t>Управление персоналом. Управление человеческими ресурсами</t>
+  </si>
+  <si>
+    <t>В книге раскрыты вопросы развития профессиональной деформации у специалистов социальной работы в процессе их профессиональной деятельности. Рассматриваются особенности профессионального стресса, влияние различных факторов на формирование синдрома эмоционального выгорания. Отдельный раздел посвящен технологии выявления и профилактики эмоционального выгорания социальных работников. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа (бакалавр)». Книга может представлять интерес для специалистов социальной работы и социальных работников.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-13557-2</t>
+  </si>
+  <si>
+    <t>65.272я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>05.05.2020</t>
+  </si>
+  <si>
+    <t>ПРОФИЛАКТИКА ПРОФЕССИОНАЛЬНЫХ ДЕФОРМАЦИЙ В СИСТЕМЕ СОЦИАЛЬНОЙ РАБОТЫ 2-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>В книге раскрыты вопросы развития профессиональной деформации у специалистов социальной работы в процессе их профессиональной деятельности. Рассматриваются особенности профессионального стресса, влияние различных факторов на формирование синдрома эмоционального выгорания. Отдельный раздел посвящен технологии выявления и профилактики эмоционального выгорания социальных работников. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа». Книга может представлять интерес для специалистов социальной работы и социальных работников.</t>
+  </si>
+  <si>
+    <t>978-5-534-13649-4</t>
+  </si>
+  <si>
+    <t>65.272я723</t>
+  </si>
+  <si>
+    <t>30.06.2020</t>
+  </si>
+  <si>
+    <t>СОЦИАЛЬНАЯ РЕАБИЛИТАЦИЯ. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Воронцова М. В., Макаров В. Е., Бюндюгова Т. В., Моздокова Ю. С.</t>
+  </si>
+  <si>
+    <t>Педагогика, психология, социальная работа</t>
+  </si>
+  <si>
+    <t>Социальная работа</t>
+  </si>
+  <si>
+    <t>В пособии представлены материалы курса «Социальная реабилитация»: по реабилитации инвалидов, детей с ограниченными возможностями здоровья, несовершеннолетних и безнадзорных детей и подростков, наркозависимых. Рассмотрены вопросы по организации культурно-досуговой деятельности в системе учреждений социальной защиты и социально-психологической помощи в трудных жизненных ситуациях. Для контроля изученного материала к каждой теме предлагаются задания для самостоятельной работы студентов и контрольно-измерительные материалы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа».</t>
+  </si>
+  <si>
+    <t>978-5-534-13705-7</t>
+  </si>
+  <si>
+    <t>60.9я73</t>
+  </si>
+  <si>
+    <t>25.12.2020</t>
+  </si>
+  <si>
+    <t>СОЦИАЛЬНАЯ РЕАБИЛИТАЦИЯ. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>В пособии представлены материалы курса «Социальная реабилитация»: по реабилитации инвалидов, детей с ограниченными возможностями здоровья, несовершеннолетних и безнадзорных детей и подростков, наркозависимых. Рассмотрены вопросы по организации культурно-досуговой деятельности в системе учреждений социальной защиты и социально-психологической помощи в трудных жизненных ситуациях. Для контроля изученного материала к каждой теме предлагаются задания для самостоятельной работы студентов и контрольно-измерительные материалы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа».</t>
+  </si>
+  <si>
+    <t>978-5-534-14400-0</t>
+  </si>
+  <si>
+    <t>60.9я723</t>
+  </si>
+  <si>
+    <t>21.05.2020</t>
+  </si>
+  <si>
+    <t>ТЕОРИЯ ДЕСТРУКТИВНОСТИ. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Воронцова М. В., Макаров В. Е., Бюндюгова Т. В.</t>
+  </si>
+  <si>
+    <t>Общественные науки</t>
+  </si>
+  <si>
+    <t>Специальные социологические дисциплины</t>
+  </si>
+  <si>
+    <t>В учебнике представлен лекционный материал по темам курса, вопросы и задания для самостоятельной работы студентов. Рассматриваются основные виды проявления деструкций: агрессивное поведение, девиантное и делинквентное поведение, виды аддиктивного поведения, суицидальные проявления. Отдельные разделы посвящены вопросам терроризма и смертной казни. Издание призвано сформировать у студентов научные представления об основных видах деструктивного поведения, о его множественной детерминации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов, обучающихся по направлению подготовки «Социальная работа».</t>
+  </si>
+  <si>
+    <t>978-5-534-13596-1</t>
+  </si>
+  <si>
     <t>22.04.2026</t>
   </si>
   <si>
-    <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
-[...212 lines deleted...]
-    <t>ТЕХНОЛОГИЯ ФОРМИРОВАНИЯ ИМИДЖА, PR И РЕКЛАМЫ В СОЦИАЛЬНОЙ РАБОТЕ. Учебник и практикум для вузов</t>
+    <t>ТЕХНОЛОГИЯ ФОРМИРОВАНИЯ ИМИДЖА, PR И РЕКЛАМЫ В СОЦИАЛЬНОЙ РАБОТЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
-    <t>В курсе раскрыты виды и функции имиджа, основные механизмы формирования различных видов имиджа. Приведены технологии создания имиджа социального работника и социальной организации. В разделе, посвященном PR-деятельности в социальной сфере рассмотрены социальные аспекты функции PR-деятельности, организационные структуры, роль и значение PR в реализации социальных проектов. Приведены примеры создания и продвижения социально-ориентированных проектов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по направлению подготовки 39.04.02 «Социальная работа» (магистр).</t>
-[...2 lines deleted...]
-    <t>978-5-534-15152-7</t>
+    <t>Курс «Технология формирования имиджа, PR и рекламы в социальной работе» посвящён современным коммуникационным технологиям в социальной сфере. В курсе рассматриваются механизмы формирования персонального и организационного имиджа, PR-деятельность, социальный брендинг, технологии социальной рекламы, управление коммуникациями в кризисных ситуациях, продвижение социальных проектов и работа в цифровой среде. Особое внимание уделяется профессиональному имиджу социального работника, взаимодействию с общественностью, государственными структурами и СМИ, а также этическим и правовым аспектам коммуникации. Курс сочетает теоретическую подготовку и практико-ориентированный подход, включает интерактивные тесты, кейсы, аналитические и проектные задания. Освоение курса способствует развитию профессиональных компетенций, востребованных в социальной, управленческой и коммуникационной деятельности.</t>
+  </si>
+  <si>
+    <t>978-5-534-21999-9</t>
   </si>
   <si>
     <t>24.11.2020</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ В СОЦИАЛЬНОЙ РАБОТЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>В издании излагаются теоретико-методологические и практические вопросы по программе курса «Управление персоналом в социальной работе». Обобщен и систематизирован материал по основам управления персоналом с учетом специфики деятельности будущего специалиста в области социальной работы. Курс состоит из актуальных теоретических тем и проблематик в сфере управления персоналом в социальных службах, снабжен библиографией основных трудов по исследуемым вопросам. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание адресовано студентам высших учебных заведений, обучающимся по направлениям подготовки «Социальная работа» и «Управление персоналом» и смежным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-13772-9</t>
   </si>
   <si>
     <t>60.8я73</t>
   </si>
   <si>
     <t>09.02.2021</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ В СОЦИАЛЬНОЙ РАБОТЕ. Учебник для СПО</t>
   </si>
   <si>
     <t>В издании излагаются теоретико-методологические и практические вопросы по программе курса «Управление персоналом в социальной работе». Обобщен и систематизирован материал по основам управления персоналом с учетом специфики деятельности будущего специалиста в области социальной работы. Курс состоит из актуальных теоретических тем и проблематик в сфере управления персоналом в социальных службах, снабжен библиографией основных трудов по исследуемым вопросам. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Издание адресовано студентам, обучающимся по направлениям подготовки «Социальная работа» и «Управление персоналом» и смежным направлениям.</t>
   </si>
@@ -678,51 +678,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/profilaktika-professionalnyh-deformaciy-v-sisteme-socialnoy-raboty-588201" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/profilaktika-professionalnyh-deformaciy-v-sisteme-socialnoy-raboty-588251" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588200" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588731" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-destruktivnosti-588199" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-formirovaniya-imidzha-pr-i-reklamy-v-socialnoy-rabote-588248" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-socialnoy-rabote-588503" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-socialnoy-rabote-588509" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/profilaktika-professionalnyh-deformaciy-v-sisteme-socialnoy-raboty-588201" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/profilaktika-professionalnyh-deformaciy-v-sisteme-socialnoy-raboty-588251" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588200" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-reabilitaciya-588731" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-destruktivnosti-588199" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-formirovaniya-imidzha-pr-i-reklamy-v-socialnoy-rabote-600519" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-socialnoy-rabote-588503" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-socialnoy-rabote-588509" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1253,115 +1253,115 @@
         <v>68</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.509</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>588248</v>
+        <v>600519</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>251</v>
+        <v>286</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1399.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1539.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>76</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.424</v>
+        <v>0.466</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>588503</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>