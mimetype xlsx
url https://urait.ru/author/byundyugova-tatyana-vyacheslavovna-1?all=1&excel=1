--- v4 (2026-06-22)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -1274,94 +1274,94 @@
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>600519</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1559.0</v>
+        <v>1549.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1709.0</v>
+        <v>1699.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>76</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.466</v>
+        <v>0.465</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>588503</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>