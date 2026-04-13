--- v2 (2026-02-22)
+++ v3 (2026-04-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...1 lines deleted...]
-    <t>22.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+  <si>
+    <t>14.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,111 +112,120 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>20.06.2023</t>
   </si>
   <si>
-    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 8-е изд., пер. и доп. Учебник для вузов</t>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Козлова М. Ю., Рыженков А. Я., Чаркин С. А. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Юридические науки</t>
+  </si>
+  <si>
+    <t>Гражданское право</t>
+  </si>
+  <si>
+    <t>Учебник подготовлен на основе Гражданского кодекса РФ, включает основные темы курса гражданского права, преподаваемого в юридических ссузах. При подготовке учебника учтены последние изменения в законодательстве и новейшая судебная практика на 1 апреля 2018 года. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, преподавателей, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-16966-9</t>
+  </si>
+  <si>
+    <t>67.404я723</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>06.04.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 9-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Юридические науки</t>
-[...4 lines deleted...]
-  <si>
     <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право России», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по программе академического бакалавриата, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...2 lines deleted...]
-    <t>978-5-534-16983-6</t>
+    <t>978-5-534-20452-0</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
-    <t>70*100/16</t>
-[...17 lines deleted...]
-    <t>67.404я723</t>
+    <t>10.03.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 9-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право России», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Для студентов, обучающихся по юридическим программам, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
+  </si>
+  <si>
+    <t>978-5-534-16533-3</t>
   </si>
   <si>
     <t>13.06.2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>978-5-534-16982-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ОБЯЗАТЕЛЬСТВА 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-16964-5</t>
   </si>
   <si>
     <t>16.06.2023</t>
   </si>
   <si>
     <t>ДОГОВОРНОЕ ПРАВО 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание включает в себя основные темы курса договорного права. В издании рассматриваются общие понятия и условия договора, его содержание и форма, порядок заключения, изменения и расторжения. Широко представлены основания классификации и виды гражданско-правовых договоров. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-16965-2</t>
   </si>
   <si>
     <t>14.01.2025</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО РОССИИ 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
@@ -630,51 +639,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-584189" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-584188" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-600458" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-600271" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -855,51 +864,51 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>584189</v>
+        <v>585322</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>242</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
@@ -925,459 +934,459 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.413</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>585322</v>
+        <v>600458</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1349.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1479.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.413</v>
+        <v>0.376</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>584188</v>
+        <v>600271</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>376</v>
+        <v>358</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1969.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2169.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.575</v>
+        <v>0.554</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>585319</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>376</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1969.0</v>
       </c>
       <c r="M8" s="9">
         <v>2169.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.575</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585358</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>348</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1839.0</v>
       </c>
       <c r="M9" s="9">
         <v>2019.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.542</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>582542</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>287</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1559.0</v>
       </c>
       <c r="M10" s="9">
         <v>1709.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.468</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584598</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>287</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1559.0</v>
       </c>
       <c r="M11" s="9">
         <v>1709.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.468</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>