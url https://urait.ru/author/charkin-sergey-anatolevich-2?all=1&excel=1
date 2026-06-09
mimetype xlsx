--- v3 (2026-04-13)
+++ v4 (2026-06-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>14.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,54 +175,54 @@
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право России», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по программе академического бакалавриата, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-20452-0</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>10.03.2026</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право России», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Для студентов, обучающихся по юридическим программам, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16533-3</t>
+    <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право. Особенная часть», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия особенной части гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Для студентов и преподавателей юридических вузов и факультетов, сотрудников правоохранительных органов, государственных служащих, практикующих юристов, а также всех заинтересованных читателей.</t>
+  </si>
+  <si>
+    <t>978-5-534-22061-2</t>
   </si>
   <si>
     <t>13.06.2023</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ОБЯЗАТЕЛЬСТВА 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-16964-5</t>
   </si>
   <si>
     <t>16.06.2023</t>
   </si>
   <si>
     <t>ДОГОВОРНОЕ ПРАВО 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание включает в себя основные темы курса договорного права. В издании рассматриваются общие понятия и условия договора, его содержание и форма, порядок заключения, изменения и расторжения. Широко представлены основания классификации и виды гражданско-правовых договоров. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-16965-2</t>
   </si>
   <si>
     <t>14.01.2025</t>
   </si>