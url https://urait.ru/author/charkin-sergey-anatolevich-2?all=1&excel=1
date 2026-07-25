--- v4 (2026-06-09)
+++ v5 (2026-07-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>10.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>