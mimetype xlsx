--- v2 (2026-04-03)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>03.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>03.08.2023</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНАЯ ЭКОНОМИКА И ПРОСТРАНСТВЕННОЕ РАЗВИТИЕ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Жихаревича Б.С., Русецкой О.В., Под общ. ред. Лимонова Л.Э.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Макроэкономика</t>
   </si>
   <si>
-    <t>Курс содержит анализ социальных и экономических различий российских регионов, их типологии и оценки развития, а также системное описание типов региональной экономической политики, ее инструментов, механизмов развития проблемных территорий и методов оценки эффективности политики развития территорий. Курс содержит иллюстративный материал, статистические данные и примеры. Изучение теоретических положений и моделей дополняется эмпирическими исследованиями и примерами, а также основанным на знании теории анализом региональной политики, ее целей и инструментов. Таким образом, в рамках одного курса студенты знакомятся как с фундаментальной теорией, так и с ее приложениями для разработки рекомендаций и оценок в области региональной экономической политики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов магистратуры, обучающихся по специальностям «Региональная экономика», «Регионоведение», «Пространственная экономика», «Государственное и муниципальное управление», «Региональная экономическая политика и управление», «Управление городским развитием» и др. Может быть также полезен для аспирантов, преподавателей и научных работников.</t>
+    <t>Курс содержит анализ социальных и экономических различий российских регионов, их типологии и оценки развития, а также системное описание типов региональной экономической политики, ее инструментов, механизмов развития проблемных территорий и методов оценки эффективности политики развития территорий. Представлены иллюстративный материал, статистические данные и примеры. Изучение теоретических положений и моделей дополняется эмпирическими исследованиями и примерами, а также основанным на знании теории анализом региональной политики, ее целей и инструментов. Для студентов магистратуры, обучающихся по специальностям «Региональная экономика», «Регионоведение», «Пространственная экономика», «Государственное и муниципальное управление», «Региональная экономическая политика и управление», «Управление городским развитием» и др. Может быть также полезен для аспирантов, преподавателей и научных работников.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17626-1</t>
   </si>
   <si>
     <t>65.04я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.09.2023</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНАЯ ЭКОНОМИЧЕСКАЯ ПОЛИТИКА 3-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Лимонова Л.Э.</t>
   </si>
   <si>
-    <t>Курс "Региональная экономическая политика" является частью базового курса "Региональная экономика и пространственное развитие", в которую включены следующие разделы: системное описание типов региональной экономической политики, ее инструменты, методы оценки ее эффективности, а также механизмы развития проблемных территорий. Курс содержит иллюстративный материал, статистические данные и примеры. Изучение теоретических положений и моделей дополняется эмпирическими исследованиями и примерами, а также основанным на знании теории анализом региональной политики, ее целей и инструментов. Таким образом, в рамках одного курса студенты знакомятся как с фундаментальной теорией, так и с ее приложениями для разработки рекомендаций и оценок в области региональной экономической политики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов магистратуры, обучающихся по специальностям «Региональная экономика», «Регионоведение», «Пространственная экономика», «Государственное и муниципальное управление», «Региональная экономическая политика и управление», «Управление городским развитием» и др. Может быть также полезен для аспирантов, преподавателей и научных работников.</t>
+    <t>Курс "Региональная экономическая политика" является частью базового курса "Региональная экономика и пространственное развитие", в которую включены следующие разделы: системное описание типов региональной экономической политики, ее инструменты, методы оценки ее эффективности, а также механизмы развития проблемных территорий. Курс содержит иллюстративный материал, статистические данные и примеры. В рамках данного курса студенты не только знакомятся с фундаментальной теорией, но и развивают компетенции, необходимые для разработки рекомендаций и оценки эффективности региональной экономической политики территории. Для студентов магистратуры, обучающихся по специальностям «Региональная экономика», «Пространственная экономика», «Государственное и муниципальное управление», «Региональная экономическая политика и управление», «Управление городским развитием» и др. Может быть также полезен для аспирантов, преподавателей и научных работников.</t>
   </si>
   <si>
     <t>978-5-534-17630-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>