--- v1 (2026-02-25)
+++ v2 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>25.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>