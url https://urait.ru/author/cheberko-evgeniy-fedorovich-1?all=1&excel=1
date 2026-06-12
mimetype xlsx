--- v2 (2026-04-12)
+++ v3 (2026-06-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...1 lines deleted...]
-    <t>12.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>16.02.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПРЕДПРИНИМАТЕЛЬСТВА 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Чеберко Е. Ф.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Предпринимательство. Лидерство</t>
   </si>
   <si>
-    <t>Курс посвящен мировой истории предпринимательства и появлению и развитию предпринимательства в России. Такой подход позволяет раскрыть общие закономерности изучаемого явления и его особенности в нашей стране. Представлены разные подходы и точки зрения, существующие в специальной литературе по истории предпринимательства. Это требует от студентов дополнительных усилий по освоению учебного материала, исключает возможность простой зубрежки и вырабатывает навыки самостоятельного мышления. Изложение теоретических основ предпринимательской деятельности дополняется практикумом, который размещен после каждой главы. Помимо традиционных аналитических вопросов и тем для письменных работ приведены тесты, ситуационные задачи, кейсы, деловые игры. Работа над разнообразными заданиями поможет студенту лучше подготовиться к зачетам и экзаменам.</t>
+    <t>Курс посвящен мировой истории предпринимательства и появлению и развитию предпринимательства в России. Такой подход позволяет раскрыть общие закономерности изучаемого явления и его особенности в нашей стране. Представлены разные подходы и точки зрения, существующие в специальной литературе по истории предпринимательства. Это требует от студентов дополнительных усилий по освоению учебного материала, исключает возможность простой зубрежки и вырабатывает навыки самостоятельного мышления. Изложение теоретических основ предпринимательской деятельности дополняется практикумом, который размещен после каждой темы. Помимо традиционных аналитических вопросов и тем для письменных работ приведены интерактивные тесты, ситуационные задачи, кейсы, деловые игры. Работа над разнообразными заданиями поможет студенту лучше подготовиться к зачетам и экзаменам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18810-3</t>
   </si>
   <si>
     <t>65.9(2)09я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ОСНОВЫ ПРЕДПРИНИМАТЕЛЬСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Курс посвящен теоретическим основам предпринимательской деятельности. В нем представлены основные концепции сущности предпринимательства, организационные и организационно-правовые формы предпринимательской деятельности, взаимосвязь предпринимательства и предприимчивости, роль современного предпринимательства в инновационном развитии общества, взаимодействие предпринимательства и государства. Теоретический материал дополняется практикумом, который представляет интерес для студентов и преподавателей, использующих активные формы обучения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений экономического профиля, аспирантов, преподавателей, а также всех, кто интересуется вопросами предпринимательства.</t>
   </si>
   <si>
     <t>978-5-534-18809-7</t>
   </si>
@@ -193,66 +193,63 @@
   <si>
     <t>978-5-534-18807-3</t>
   </si>
   <si>
     <t>ОСНОВЫ ПРЕДПРИНИМАТЕЛЬСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе использован комплексный подход к изучению феномена предпринимательской деятельности. Рассмотрены три взаимосвязанных, но относительно самостоятельных ее компонента: собственно хозяйственная деятельность, которая всегда связана с удовлетворением общественных потребностей; собственно предпринимательская деятельность как одна из общественных форм, в которых хозяйственная деятельность может осуществляться, и развитие этих двух сторон в исторической динамике. В конце каждой темы помещен практикум, состоящий из разнообразных заданий, работа над которыми поможет студенту лучше подготовиться к зачетам и экзаменам.</t>
   </si>
   <si>
     <t>978-5-534-18808-0</t>
   </si>
   <si>
     <t>54.012.1я723</t>
   </si>
   <si>
     <t>ПРЕДПРИНИМАТЕЛЬСКАЯ ДЕЯТЕЛЬНОСТЬ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе использован комплексный подход к изучению феномена предпринимательской деятельности. Рассмотрены три взаимосвязанных, но относительно самостоятельных ее компонента: собственно хозяйственная деятельность, которая всегда связана с удовлетворением общественных потребностей; собственно предпринимательская деятельность как одна из общественных форм, в которых хозяйственная деятельность может осуществляться, и развитие этих двух сторон в исторической динамике. В конце каждой темы помещен практикум, состоящий из разнообразных заданий.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18811-0</t>
   </si>
   <si>
     <t>26.01.2024</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ОРГАНИЗАЦИИ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Колышкина Александра Викторовича, Смирнова С.А.</t>
   </si>
   <si>
-    <t>Удачное сочетание классического подхода к подаче материала и открытости к последним изменениям, происходящим в экономике организации, — важная особенность настоящего курса, способствующая развитию у студентов практического экономического мышления и умения видеть возможности для оптимизации деятельности.</t>
+    <t>Удачное сочетание классического подхода к подаче материала и открытости к последним изменениям, происходящим в экономике организации, — важная особенность настоящего курса, способствующая развитию у студентов практического экономического мышления и умения видеть возможности для оптимизации деятельности. Практикум содержит большое количество задач и заданий, иллюстрирующих теоретический материал и помогающих понять специфику работы экономиста.</t>
   </si>
   <si>
     <t>978-5-534-18583-6</t>
   </si>
   <si>
     <t>65.291я723</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРЕДПРИЯТИЯ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Удачное сочетание классического подхода к подаче материала и открытости к последним изменениям, происходящим в экономике предприятия, — важная особенность настоящего курса, способствующая развитию у студентов практического экономического мышления и умения видеть возможности для оптимизации деятельности. Практикум содержит большое количество задач и заданий, иллюстрирующих теоретический материал и помогающих понять cпецифику работы экономиста. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс будет полезен студентам и преподавателям высших учебных заведений, а также практикам: руководителям всех уровней, экономистам, бухгалтерам.</t>
   </si>
   <si>
     <t>978-5-534-16698-9</t>
   </si>
   <si>
     <t>65.291я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1183,201 +1180,201 @@
       <c r="K9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L9" s="9">
         <v>1349.0</v>
       </c>
       <c r="M9" s="9">
         <v>1479.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.412</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>586468</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>508</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L10" s="9">
         <v>2579.0</v>
       </c>
       <c r="M10" s="9">
         <v>2839.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.736</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>583213</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>508</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L11" s="9">
         <v>2579.0</v>
       </c>
       <c r="M11" s="9">
         <v>2839.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.736</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>