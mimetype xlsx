--- v3 (2026-06-12)
+++ v4 (2026-08-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>12.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>