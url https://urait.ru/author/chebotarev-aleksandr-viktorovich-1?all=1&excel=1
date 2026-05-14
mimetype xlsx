--- v2 (2026-03-26)
+++ v3 (2026-05-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>26.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс посвящен исследованию ответственности за допинг спортсменов и тренеров в России через призму трудового права. С точки зрения Трудового кодекса РФ спортсмены и тренеры являются работниками с четко определенными правами и обязанностями. В число таких трудовых обязанностей включены и требования о соблюдении антидопинговых правил. Однако каковы условия привлечения к ответственности таких работников, каковы наказания за нарушения и каков алгоритм защиты прав спортсменов и тренеров — это и есть ключевые вопросы, ответы на которые даны в книге. Для студентов, обучающихся по направлению «Юрист в сфере спорта» и специальности «Юриспруденция», аспирантов и преподавателей юридических вузов и факультетов.</t>
   </si>
   <si>
     <t>978-5-534-21101-6</t>
   </si>
   <si>
     <t>31.10.2019</t>
   </si>
   <si>
     <t>ОТВЕТСТВЕННОСТЬ ПО ТРУДОВОМУ ПРАВУ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Петров А. Я.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Трудовое право. Право социального обеспечения</t>
+    <t>Трудовое право</t>
   </si>
   <si>
     <t>В пособии рассмотрены теоретические и практические вопросы ответственности по российскому трудовому праву, а также обоснованы нетрадиционные подходы к решению проблем ответственности по трудовому законодательству. В издании использованы нормативные правовые акты, содержащие нормы российского трудового права. Достоинством издания является исследование судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Вносятся предложения по совершенствованию Трудового кодекса Российской Федерации и других нормативных правовых актов, содержащих нормы трудового права об ответственности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей образовательных организаций высшего юридического образования, юридических факультетов университетов и академий. Книга будет также интересна и полезна работодателям и их представителям, профсоюзным органам, юристам-практикам и менеджерам по персоналу.</t>
   </si>
   <si>
     <t>978-5-534-12561-0</t>
   </si>
   <si>
     <t>67.405.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.07.2021</t>
   </si>
   <si>
     <t>ОТВЕТСТВЕННОСТЬ СПОРТСМЕНОВ И ТРЕНЕРОВ ЗА ДОПИНГ В РОССИИ: ТРУДОПРАВОВОЙ АСПЕКТ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>Курс посвящен изучению ответственности за нарушение спортсменами и тренерами антидопинговых правил через призму трудового законодательства России. Трудовой кодекс Российской Федерации содержит нормы, в силу которых как спортсмены, так и тренеры, подлежат привлечению к дисциплинарной ответственности за допинг. А поскольку сам по себе допинг в российском спорте — явление новое и мало исследованное с точки зрения права, то данный курс и сожержащиеся в нем предложения автора по изменению антидопинговых правил представляют определенный интерес в научных кругах, среди спортивных функционеров, а также для всех интересующихся этим вопросом.. Настоящий курс является одним из немногих, освещающих вопрос ответственности за нарушение антидопинговых правил..</t>
   </si>