--- v3 (2026-05-14)
+++ v4 (2026-07-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>14.05.2026</t>
+    <t>05.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,72 +181,72 @@
   <si>
     <t>Курс посвящен исследованию ответственности за допинг спортсменов и тренеров в России через призму трудового права. С точки зрения Трудового кодекса РФ спортсмены и тренеры являются работниками с четко определенными правами и обязанностями. В число таких трудовых обязанностей включены и требования о соблюдении антидопинговых правил. Однако каковы условия привлечения к ответственности таких работников, каковы наказания за нарушения и каков алгоритм защиты прав спортсменов и тренеров — это и есть ключевые вопросы, ответы на которые даны в книге. Для студентов, обучающихся по направлению «Юрист в сфере спорта» и специальности «Юриспруденция», аспирантов и преподавателей юридических вузов и факультетов.</t>
   </si>
   <si>
     <t>978-5-534-21101-6</t>
   </si>
   <si>
     <t>31.10.2019</t>
   </si>
   <si>
     <t>ОТВЕТСТВЕННОСТЬ ПО ТРУДОВОМУ ПРАВУ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Петров А. Я.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Трудовое право</t>
   </si>
   <si>
-    <t>В пособии рассмотрены теоретические и практические вопросы ответственности по российскому трудовому праву, а также обоснованы нетрадиционные подходы к решению проблем ответственности по трудовому законодательству. В издании использованы нормативные правовые акты, содержащие нормы российского трудового права. Достоинством издания является исследование судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Вносятся предложения по совершенствованию Трудового кодекса Российской Федерации и других нормативных правовых актов, содержащих нормы трудового права об ответственности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей образовательных организаций высшего юридического образования, юридических факультетов университетов и академий. Книга будет также интересна и полезна работодателям и их представителям, профсоюзным органам, юристам-практикам и менеджерам по персоналу.</t>
+    <t>В пособии рассмотрены теоретические и практические вопросы ответственности по российскому трудовому праву, а также обоснованы нетрадиционные подходы к решению проблем ответственности по трудовому законодательству. В издании использованы нормативные правовые акты, содержащие нормы российского трудового права. Достоинством издания является исследование судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Вносятся предложения по совершенствованию Трудового кодекса Российской Федерации и других нормативных правовых актов, содержащих нормы трудового права об ответственности.</t>
   </si>
   <si>
     <t>978-5-534-12561-0</t>
   </si>
   <si>
     <t>67.405.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.07.2021</t>
   </si>
   <si>
     <t>ОТВЕТСТВЕННОСТЬ СПОРТСМЕНОВ И ТРЕНЕРОВ ЗА ДОПИНГ В РОССИИ: ТРУДОПРАВОВОЙ АСПЕКТ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
-    <t>Курс посвящен изучению ответственности за нарушение спортсменами и тренерами антидопинговых правил через призму трудового законодательства России. Трудовой кодекс Российской Федерации содержит нормы, в силу которых как спортсмены, так и тренеры, подлежат привлечению к дисциплинарной ответственности за допинг. А поскольку сам по себе допинг в российском спорте — явление новое и мало исследованное с точки зрения права, то данный курс и сожержащиеся в нем предложения автора по изменению антидопинговых правил представляют определенный интерес в научных кругах, среди спортивных функционеров, а также для всех интересующихся этим вопросом.. Настоящий курс является одним из немногих, освещающих вопрос ответственности за нарушение антидопинговых правил..</t>
+    <t>Монография посвящена изучению ответственности за нарушение спортсменами и тренерами антидопинговых правил через призму трудового законодательства России. Трудовой кодекс Российской Федерации содержит нормы, в силу которых как спортсмены, так и тренеры, подлежат привлечению к дисциплинарной ответственности за допинг. А поскольку сам по себе допинг в российском спорте — явление новое и мало исследованное с точки зрения права, то высказываемые автором мысли и предложения по изменению антидопинговых правил представляет определенный интерес в научных кругах и среди спортивных функционеров. Несомненно, что научные изыскания в данной области должны продолжаться, и настоящая монография будет одной из первых в этом деле.</t>
   </si>
   <si>
     <t>978-5-534-19954-3</t>
   </si>
   <si>
     <t>Я.73</t>
   </si>
   <si>
     <t>20.02.2020</t>
   </si>
   <si>
     <t>СПОРТИВНОЕ ПРАВО: ДОГОВОРНЫЕ ОТНОШЕНИЯ В СПОРТЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Алексеев С. В., Буянова М. О., Чеботарев А. В. ; Под ред. Алексеева С.В.</t>
   </si>
   <si>
     <t>В свете последних достижений в области спортивного права — новейшей сферы российского правоведения — рассмотрены правовые аспекты регулирования договорных отношений, складывающихся в сфере спорта. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, магистрантов, аспирантов и профессорско-преподавательского состава юридических и физкультурных вузов и факультетов, научных сотрудников, юристов-практиков, работников органов управления физической культурой и спортом и спортивных организаций, спортсменов и тренеров, спортивных менеджеров и агентов, иных специалистов и субъектов физкультурно-спортивной сферы.</t>
   </si>
   <si>
     <t>978-5-534-12723-2</t>
   </si>
   <si>
     <t>67.4я73</t>
   </si>