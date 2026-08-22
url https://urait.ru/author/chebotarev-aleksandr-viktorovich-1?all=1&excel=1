--- v4 (2026-07-05)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>05.07.2026</t>
+    <t>23.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>