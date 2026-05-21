--- v2 (2026-03-25)
+++ v3 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>25.03.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>