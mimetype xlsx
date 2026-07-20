--- v3 (2026-05-21)
+++ v4 (2026-07-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>21.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,111 +160,111 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12795-9</t>
   </si>
   <si>
     <t>30.119я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.05.2018</t>
   </si>
   <si>
     <t>ИНЖЕНЕРНАЯ ГРАФИКА 13-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике изложены метод проектирования, позволяющий строить изображения пространственных геометрических образов на плоскости, способы решения основных задач на чертеже, правила изображения на чертежах деталей и собираемых из них изделий. Даны основы использования персональных ЭВМ для решения графических задач. Широко использован производственный опыт. Приведены сведения по смежным вопросам конструирования, технологии, измерений. Рассмотрены примеры и даны предложения, облегчающие студентам выполнение самостоятельных графических работ. Для улучшения усвоения теоретического материала и закрепления умений и навыков приведено большое количество практических примеров. Учебник включает контрольные вопросы.</t>
+    <t>В учебнике изложены метод проектирования, позволяющий строить изображения пространственных геометрических образов на плоскости, способы решения основных задач на чертеже, правила изображения на чертежах деталей и собираемых из них изделий. Даны основы использования персональных ЭВМ для решения графических задач. Широко использован производственный опыт. Приведены сведения по смежным вопросам конструирования, технологии, измерений. Рассмотрены примеры и даны предложения, облегчающие выполнение самостоятельных графических работ студентами. Для улучшения усвоения теоретического материала и закрепления умений и навыков студентов приведено большое количество практических примеров. Учебник включает контрольные вопросы.</t>
   </si>
   <si>
     <t>978-5-534-18482-2</t>
   </si>
   <si>
     <t>30.119я723</t>
   </si>
   <si>
     <t>20.02.2018</t>
   </si>
   <si>
     <t>НАЧЕРТАТЕЛЬНАЯ ГЕОМЕТРИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
-    <t>Потребность в изображениях пространственных предметов на плоскости возникла в связи с решением различных практических вопросов (например, строительство зданий и других инженерных сооружений, развитие живописи и архитектуры, техники и т.п.). Особенно большое значение имеют чертежи, получаемые проектированием (проецированием) данной фигуры на плоскость (проекционные чертежи). Предметом начертательной геометрии является изложение и обоснование способов построения изображений пространственных форм на плоскости и способов решения задач геометрического характера по заданным изображениям этих форм. Изображения, построенные по правилам, изучаемым в начертательной геометрии, позволяют представить мысленно форму предметов и их взаимное расположение в пространстве, определить их размеры, исследовать геометрические свойства, присущие изображаемому предмету. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов педагогических и машиностроительных вузов, педагогических училищ, а также для учителей математики и черчения.</t>
+    <t>Потребность в изображениях пространственных предметов на плоскости возникла в связи с решением различных практических вопросов. Особенно большое значение имеют чертежи, получаемые проектированием (проецированием) данной фигуры на плоскость (проекционные чертежи). Предметом начертательной геометрии является изложение и обоснование способов построения изображений пространственных форм на плоскости и способов решения задач геометрического характера по заданным изображениям этих форм. Изображения, построенные по правилам, изучаемым в начертательной геометрии, позволяют представить мысленно форму предметов и их взаимное расположение в пространстве, определить их размеры, исследовать геометрические свойства, присущие изображаемому предмету. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов педагогических и машиностроительных вузов, педагогических училищ, а также для учителей математики и черчения.</t>
   </si>
   <si>
     <t>978-5-534-11231-3</t>
   </si>
   <si>
     <t>22.151.3я73</t>
   </si>
   <si>
     <t>НАЧЕРТАТЕЛЬНАЯ ГЕОМЕТРИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Потребность в изображениях пространственных предметов на плоскости возникла в связи с решением различных практических вопросов (например, строительство зданий и других инженерных сооружений, развитие живописи и архитектуры, техники и т. п.). Особенно большое значение имеют чертежи, получаемые проектированием (проецированием) данной фигуры на плоскость (проекционные чертежи). Предметом начертательной геометрии является изложение и обоснование способов построения изображений пространственных форм на плоскости и способов решения задач геометрического характера по заданным изображениям этих форм. Изображения, построенные по правилам, изучаемым в начертательной геометрии, позволяют представить мысленно форму предметов и их взаимное расположение в пространстве, определить их размеры, исследовать геометрические свойства, присущие изображаемому предмету.</t>
+    <t>В учебнике изложены основы начертательной геометрии в непосредственной связи с основами технического рисунка и черчения, основы машиностроительного черчения, правила выполнения схем. Рассмотрены элементы строительного и топографического черчения, основы использования персональных электронных вычислительных машин для решения графических задач. В процессе изучения начертательной геометрии и черчения студенты освоят основные положения Единой системы конструкторской документации (ЕСКД) и системы проектной документации для строительства (СПДС).</t>
   </si>
   <si>
     <t>978-5-534-07019-4</t>
   </si>
   <si>
     <t>22.151.3я723</t>
   </si>
   <si>
     <t>НАЧЕРТАТЕЛЬНАЯ ГЕОМЕТРИЯ И ЧЕРЧЕНИЕ 7-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Геометрия, топология</t>
   </si>
   <si>
+    <t>978-5-534-07024-8</t>
+  </si>
+  <si>
+    <t>30.11я73</t>
+  </si>
+  <si>
+    <t>НАЧЕРТАТЕЛЬНАЯ ГЕОМЕТРИЯ И ЧЕРЧЕНИЕ 7-е изд., испр. и доп. Учебник для СПО</t>
+  </si>
+  <si>
     <t>В учебнике изложены основы начертательной геометрии в непосредственной связи с основами технического рисунка и черчения, основы машиностроительного черчения, правила выполнения схем. Рассмотрены элементы строительного и топографического черчения, основы использования персональных электронных вычислительных машин для решения графических задач. В процессе изучения начертательной геометрии и черчения студенты освоят основные положения Единой системы конструкторской документации (ЕСКД) и системы проектной документации для строительства (СПДС), а также современные системы автоматизированного выполнения чертежей.</t>
-  </si>
-[...7 lines deleted...]
-    <t>НАЧЕРТАТЕЛЬНАЯ ГЕОМЕТРИЯ И ЧЕРЧЕНИЕ 7-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-08937-0</t>
   </si>
   <si>
     <t>30.11я723</t>
   </si>
   <si>
     <t>20.12.2018</t>
   </si>
   <si>
     <t>ЧЕРЧЕНИЕ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебнике изложены основы технического рисунка и черчения, основы машиностроительного черчения, правила выполнения схем. Рассмотрены элементы строительного и топографического черчения, основы использования персональных электронных вычислительных машин для решения графических задач. В процессе изучения черчения студенты освоят основные положения Единой системы конструкторской документации (ЕСКД) и системы проектной документации для строительства (СПДС), а также современные системы автоматизированного выполнения чертежей.</t>
   </si>
   <si>
     <t>978-5-534-09554-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1195,121 +1195,121 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2189.0</v>
       </c>
       <c r="M9" s="9">
         <v>2409.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.632</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>561184</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>423</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2189.0</v>
       </c>
       <c r="M10" s="9">
         <v>2409.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.632</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>562048</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>71</v>