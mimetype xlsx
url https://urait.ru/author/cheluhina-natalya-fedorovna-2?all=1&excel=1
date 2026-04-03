--- v1 (2026-02-07)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>