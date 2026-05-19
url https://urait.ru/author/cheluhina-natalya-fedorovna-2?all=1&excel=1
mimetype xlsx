--- v2 (2026-04-03)
+++ v3 (2026-05-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>03.04.2026</t>
+    <t>20.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>