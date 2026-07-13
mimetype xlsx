--- v3 (2026-05-19)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>20.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,102 +175,102 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В издании раскрыты основные положения теории страхования, экономические, финансовые, организационные, правовые основы и технологии страховой деятельности. Последовательно изложены содержание и особенности основных видов страхования, характеристики страховых услуг с акцентом на организационные и технологические аспекты продаж. Рассмотрены особенности международного страхового рынка. Курс включает практикум с расчетными аналитическими заданиями для самостоятельной работы студентов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальности «Страховое дело».</t>
   </si>
   <si>
     <t>978-5-534-18128-9</t>
   </si>
   <si>
     <t>65.271я723</t>
   </si>
   <si>
     <t>16.08.2023</t>
   </si>
   <si>
     <t>СТРАХОВАНИЕ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В курсе представлены основные положения теории страхования, экономические, финансовые, организационные, правовые основы и технологии страховой деятельности. Рассмотрены ключевые понятия, механизмы функционирования российского и международного страхового рынка, его структура, субъекты. Изложены содержание и особенности основных видов страхования на российском страховом рынке, характеристики страховых услуг с акцентом на организационные и технологические аспекты продаж. Рассмотрены особенности бухгалтерского учета, аудита, финансов, финансового менеджмента деятельности страховых организаций. Раскрыты новейшие тенденции в страховании, связанные с цифровизацией, пандемией COVID-19, «зеленым страхованием», а также противодействием страховому мошенничеству. Курс включает практикум с расчетными аналитическими заданиями для самостоятельной работы студентов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по программам бакалавриата по направлению «Экономика», и образовательных учреждений среднего профессионального образования по специальности «Страховое дело».</t>
+    <t>В курсе представлены основные положения теории страхования, экономические, финансовые, организационные, правовые основы и технологии страховой деятельности. Рассмотрены ключевые понятия, механизмы функционирования российского и международного страхового рынка, его структура, субъекты. Изложены содержание и особенности основных видов страхования на российском страховом рынке, характеристики страховых услуг с акцентом на организационные и технологические аспекты продаж. Рассмотрены особенности бухгалтерского учета, аудита, финансов, финансового менеджмента деятельности страховых организаций. Раскрыты новейшие тенденции в страховании, связанные с цифровизацией, пандемией COVID-19, «зеленым страхованием», а также противодействием страховому мошенничеству. Курс включает практикум с расчетными аналитическими заданиями для самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>978-5-534-17677-3</t>
   </si>
   <si>
     <t>18.06.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ФИНАНСОВЫМИ РИСКАМИ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Хоминич И.П.</t>
   </si>
   <si>
     <t>В курсе представлены классические и современные концепции управления финансовыми рисками, методы анализа, оценки, процедуры, модели и технологии финансового риск-менеджмента. Раскрыты особенности управления корпоративными финансовыми рисками в компаниях реального сектора экономики, банковских учреждениях, страховых организациях, профессиональных участниках рынка ценных бумаг, негосударственных пенсионных и паевых инвестиционных фондах, а также суверенными финансовыми рисками. Каждая тема курса содержит практикум, включающий вопросы, задачи, задания для самостоятельной работы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс будет полезен студентам экономических образовательных программ университетов, аспирантам экономических научных специальностей, преподавателям вузов и колледжей, специалистам-практикам в области риск-менеджмента.</t>
   </si>
   <si>
     <t>978-5-534-18731-1</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ФИНАНСОВЫМИ РИСКАМИ. ПРАКТИЧЕСКИЙ КУРС 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>В практическом курсе представлены практические и контрольные задания по курсу «Управление финансовыми рисками». Его содержание соответствует курсу, составленному этим же авторским коллективом. Будет полезнен студентам бакалавриата и магистратуры экономических образовательных программ университетов, аспирантам экономических научных специальностей, преподавателям вузов и колледжей, специалистам-практикам в области риск-менеджмента.</t>
   </si>
   <si>
     <t>978-5-534-18133-3</t>
   </si>
   <si>
     <t>65.050я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>26.08.2024</t>
   </si>
   <si>
     <t>ФИНАНСЫ ОРГАНИЗАЦИЙ: УПРАВЛЕНИЕ ФИНАНСОВЫМИ РИСКАМИ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Финансовый риск-менеджмент является универсальной областью знаний, в которой работают специалисты разных направлений — экономисты, в том числе финансисты, а также социологи, математики, философы, экологи, управленцы, политологи. В современном обществе ни один из его субъектов, даже независимо от его участия в предпринимательской деятельности, не свободен от финансовых рисков. Настоящий курс — первый коллективный опыт подготовки учебника по финансовому риск-менеджменту, в котором изложены классические положения теории, методологии, практики управления финансовыми рисками в компаниях реального сектора экономики, финансовых институтах (банках, страховых организациях), а также в секторе государственного управления. Курс включает в себя задачи, задания и вопросы для самостоятельной работы.</t>
+    <t>В курсе представлены теоретические аспекты управления финансовыми рисками, рассмотрены современные методы, процедуры и технологии управления финансовыми рисками. Раскрыты особенности управления финансовыми рисками в различных сферах экономики — на предприятиях реального сектора, в банках, страховых компаниях, у профессиональных участников рынка ценных бумаг, а также управления финансовыми рисками государства. Каждая тема курса снабжена практикумом, в который входят задачи и задания, составленные на основе обобщения практического опыта управления финансовыми рисками финансовых и нефинансовых организаций, органов государственного управления. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Экономика» и «Менеджмент», и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-18735-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>