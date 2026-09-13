--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -885,54 +885,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>347</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1839.0</v>
+        <v>1929.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2019.0</v>
+        <v>2119.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -955,54 +955,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>348</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1839.0</v>
+        <v>1939.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2019.0</v>
+        <v>2129.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1025,54 +1025,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>620</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="9">
-        <v>2729.0</v>
+        <v>2869.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2999.0</v>
+        <v>3159.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1095,54 +1095,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>569</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2869.0</v>
+        <v>3009.0</v>
       </c>
       <c r="M8" s="9">
-        <v>3159.0</v>
+        <v>3309.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
@@ -1233,54 +1233,54 @@
       <c r="B10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>569</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2869.0</v>
+        <v>3009.0</v>
       </c>
       <c r="M10" s="9">
-        <v>3159.0</v>
+        <v>3309.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>71</v>
       </c>