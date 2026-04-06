--- v2 (2026-02-08)
+++ v3 (2026-04-06)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
-[...1 lines deleted...]
-    <t>08.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>07.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -191,53 +191,50 @@
     <t>27.01.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ШКОЛЬНИКА: ЗАКОНОМЕРНОСТИ ВОСПРОИЗВЕДЕНИЯ УЧЕБНОГО МАТЕРИАЛА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>В курсе рассматриваются ключевые проблемы психологии памяти — системы мнемических способностей и информации, хранящейся у человека. Процесс воспроизведения понимается как восстановление (репродукция и (или) реконструкция) ранее запомненного материала. Содержание курса разработано на основе полученных авторами результатов лонгитюдного эксперимента, продолжающегося более 10 лет. Каждый параграф снабжен вопросами для самоконтроля, списком литературы и заданиями для самостоятельной работы. Курс оснащен QR-кодами со ссылками на дополнительную информацию по обсуждаемым темам. Курс предоставляет возможность осмыслить закономерности запоминания, воспроизведения и развития памяти, научиться применять методы диагностики и развития мнемических способностей школьников разного возраста для достижения важнейшей задачи образования — быстрой, точной и надежной актуализации знаний на практике. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата и магистратуры психологических и педагогических факультетов, аспирантов и докторантов.</t>
   </si>
   <si>
     <t>978-5-534-12048-6</t>
   </si>
   <si>
     <t>88.6я73</t>
   </si>
   <si>
     <t>03.09.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕТОДИКА ВОСПИТАНИЯ: РАЗВИТИЕ ВНИМАНИЯ И ПАМЯТИ РЕБЕНКА. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дошкольная педагогика</t>
   </si>
   <si>
     <t>В курсе освещается актуальная проблема современной системы образования — развитие внимания и способностей ребенка к запоминанию. Представлены игры, задания и упражнения, направленные на тренировку наблюдательности и природной памяти, умений ребенка управлять этими процессами, а также на развитие произвольного внимания и осмысленного запоминания. Игры, задания и упражнения предназначены для детей разного возраста: от дошкольного до подросткового. Для студентов, обучающихся по педагогическим и психологическим направлениям. Будет полезен родителям, учителям, воспитателям, психологам.</t>
   </si>
   <si>
     <t>978-5-534-10528-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1077,60 +1074,60 @@
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>277</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1219.0</v>
       </c>
       <c r="M8" s="9">
         <v>1339.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
         <v>88.3</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.363</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>