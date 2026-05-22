--- v3 (2026-04-06)
+++ v4 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>07.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>