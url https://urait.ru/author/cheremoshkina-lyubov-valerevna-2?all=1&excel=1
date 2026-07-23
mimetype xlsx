--- v4 (2026-05-22)
+++ v5 (2026-07-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>22.05.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,66 +178,66 @@
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
     <t>В монографии представлены результаты экспериментального изучения объема и качественного своеобразия непосредственного и отсроченных через сутки, неделю, год, три года, пять и шесть лет воспроизведений школьниками учебного текста. Память человека рассматривается авторами как многоуровневое образование, которое функционирует в соответствии с объективными и собственно психологическими закономерностями субъектного и субъективно-личностного планов. Полученные авторами результаты необходимы для междисциплинарного анализа проблем содержания образования, наполнения учебников основной и дополнительной информацией и совершенствования педагогических технологий и методик обучения. Результаты изучения закономерностей воспроизведения подтверждают ранее сформулированные основные свойства памяти как многоуровневой, развивающейся и развиваемой, динамичной системы организации информации человеком в целях его предстоящей деятельности.</t>
   </si>
   <si>
     <t>978-5-534-09786-3</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.01.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ШКОЛЬНИКА: ЗАКОНОМЕРНОСТИ ВОСПРОИЗВЕДЕНИЯ УЧЕБНОГО МАТЕРИАЛА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются ключевые проблемы психологии памяти — системы мнемических способностей и информации, хранящейся у человека. Процесс воспроизведения понимается как восстановление (репродукция и (или) реконструкция) ранее запомненного материала. Содержание курса разработано на основе полученных авторами результатов лонгитюдного эксперимента, продолжающегося более 10 лет. Каждый параграф снабжен вопросами для самоконтроля, списком литературы и заданиями для самостоятельной работы. Курс оснащен QR-кодами со ссылками на дополнительную информацию по обсуждаемым темам. Курс предоставляет возможность осмыслить закономерности запоминания, воспроизведения и развития памяти, научиться применять методы диагностики и развития мнемических способностей школьников разного возраста для достижения важнейшей задачи образования — быстрой, точной и надежной актуализации знаний на практике. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата и магистратуры психологических и педагогических факультетов, аспирантов и докторантов.</t>
+    <t>В курсе рассматриваются ключевые проблемы психологии памяти — системы мнемических способностей и информации, хранящейся у человека. Процесс воспроизведения понимается как восстановление (репродукция и (или) реконструкция) ранее запомненного материала. Содержание курса разработано на основе полученных авторами результатов лонгитюдного эксперимента, продолжающегося более 10 лет. Каждый параграф снабжен вопросами для самоконтроля, списком литературы и заданиями для самостоятельной работы. Курс оснащен QR-кодами со ссылками на дополнительную информацию по обсуждаемым темам. Курс предоставляет возможность осмыслить закономерности запоминания, воспроизведения и развития памяти, научиться применять методы диагностики и развития мнемических способностей школьников разного возраста для достижения важнейшей задачи образования — быстрой, точной и надежной актуализации знаний на практике.</t>
   </si>
   <si>
     <t>978-5-534-12048-6</t>
   </si>
   <si>
     <t>88.6я73</t>
   </si>
   <si>
     <t>03.09.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕТОДИКА ВОСПИТАНИЯ: РАЗВИТИЕ ВНИМАНИЯ И ПАМЯТИ РЕБЕНКА. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе освещается актуальная проблема современной системы образования — развитие внимания и способностей ребенка к запоминанию. Представлены игры, задания и упражнения, направленные на тренировку наблюдательности и природной памяти, умений ребенка управлять этими процессами, а также на развитие произвольного внимания и осмысленного запоминания. Игры, задания и упражнения предназначены для детей разного возраста: от дошкольного до подросткового. Для студентов, обучающихся по педагогическим и психологическим направлениям. Будет полезен родителям, учителям, воспитателям, психологам.</t>
+    <t>В курсе освещается актуальная проблема современной системы образования — развитие внимания и способностей ребенка к запоминанию. Представлены игры, задания и упражнения, направленные на тренировку наблюдательности и природной памяти, умений ребенка управлять этими процессами, а также на развитие произвольного внимания и осмысленного запоминания. Игры, задания и упражнения предназначены для детей разного возраста: от дошкольного до подросткового.</t>
   </si>
   <si>
     <t>978-5-534-10528-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>