--- v2 (2026-04-10)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>10.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20898-6</t>
   </si>
   <si>
     <t>60.94я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>09.10.2024</t>
   </si>
   <si>
     <t>СОБЫТИЙНОЕ ВОЛОНТЕРСТВО 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В курсе описаны ключевые аспекты организации событийного волонтерства и участия в нем с пользой для саморазвития. Событийное волонтерство представлено как общественное явление и личностный ресурс. Для участников событийного волонтерства даны рекомендации по выбору мероприятий для участия, развитию волонтерских компетенций, построению эффективных взаимоотношений в волонтерской команде, использованию волонтерского опыта. Для организаторов — по эффективной организации отбора, набора, обучения, работы волонтеров. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным и социально-экономическим направлениям, а также широкого круга субъектов событийного волонтерства.</t>
+    <t>В курсе описаны ключевые аспекты организации событийного волонтерства и участия в нем с пользой для саморазвития. Событийное волонтерство представлено как общественное явление и личностный ресурс. Для участников событийного волонтерства даны рекомендации по выбору мероприятий для участия, развитию волонтерских компетенций, построению эффективных взаимоотношений в волонтерской команде, использованию волонтерского опыта. Для организаторов по эффективной организации отбора, набора, обучения, работы волонтеров. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным и социально-экономическим направлениям, а также широкого круга субъектов событийного волонтерства.</t>
   </si>
   <si>
     <t>978-5-534-20658-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>