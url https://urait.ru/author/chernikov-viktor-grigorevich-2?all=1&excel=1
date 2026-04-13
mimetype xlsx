--- v1 (2026-02-22)
+++ v2 (2026-04-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>23.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>