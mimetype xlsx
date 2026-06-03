--- v2 (2026-04-13)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>13.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>В монографии дается анализ основных социально-философских проблем гуманистического преобразования общества. В историческом развитии человечества (цивилизационном, формационном, культурном и др.) рассматривается проявление общественной закономерности нарастания, усиления гуманизма. Характеризуется современное гуманистическое преобразование важнейших социальных сфер, систем, институтов и общественных отношений. В книге показано значение гуманистического преобразования общества для сплочения современной России, становления и развития гражданского общества, а также роль последнего в гуманистическом преобразовании нашей страны. Книга рассчитана на широкий круг читателей: студентов, аспирантов, преподавателей социально-гуманитарных дисциплин, специалистов в области управления, сотрудников органов власти, участников структур гражданского общества и всех тех, кому небезразлично будущее России.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14542-7</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.04.2020</t>
   </si>
   <si>
     <t>МЕТОДЫ НАУЧНЫХ ИССЛЕДОВАНИЙ В СФЕРЕ СЕРВИСА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В учебном пособии рассматриваются основные направления и формы, теоретико-методологические основы, процедура и методы научных исследований в сфере сервиса. Большое внимание уделено организации научного исследования в сфере сервиса, а также основным закономерностям, психологическим и организационным особенностям творчества, методам его активизации. Логика и методы научного исследования анализируются, с одной стороны, в контексте широких исследовательских перспектив и моделей теоретического объяснения социальной действительности, а с другой стороны, в плане выявления конкретной специфики научных исследований в сфере сервиса. Соответствует Федеральному государственному образовательному стандарту подготовки бакалавров по специальности «Сервис» по дисциплине «Методы научных исследований». Пособие может быть использовано не только для изучения дисциплины «Методы научных исследований», но и для подготовки и проведения конкретных социокультурных как научных, так и практических исследований. Оно будет также полезно студентам при написании ими курсовых и дипломных работ.</t>
+    <t>В учебном пособии рассматриваются основные направления и формы, теоретико-методологические основы, процедура и методы научных исследований в сфере сервиса. Большое внимание уделено организации научного исследования в сфере сервиса, а также основным закономерностям, психологическим и организационным особенностям творчества, методам его активизации. Логика и методы научного исследования анализируются, с одной стороны, в контексте широких исследовательских перспектив и моделей теоретического объяснения социальной действительности, а с другой стороны, в плане выявления конкретной специфики научных исследований в сфере сервиса.</t>
   </si>
   <si>
     <t>978-5-534-13276-2</t>
   </si>
   <si>
     <t>72.5я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>26.05.2020</t>
   </si>
   <si>
     <t>СЕРВИСОЛОГИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Сфера обслуживания</t>
   </si>
   <si>
     <t>В учебном пособии рассмотрены наиболее важные проблемы человека как социально-природного существа, физиологические, психические и социальные основы потребностей, их сущность, классификации потребностей, а также сфера сервиса, ее специфика и связи с другими сферами общественной жизни, ее строение, функционирование и развитие в обслуживании потребностей человека. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов, обучающихся по специальностям «Сервис» и «Туризм». Также может быть полезным и практическим работникам сферы сервиса и туризма.</t>
   </si>