--- v1 (2026-02-20)
+++ v2 (2026-04-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>20.02.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>