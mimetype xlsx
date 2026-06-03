--- v2 (2026-04-17)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>17.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>Данный курс является первым в России по базовой дисциплине профессионального цикла «Финансовые и денежно-кредитные методы регулирования экономики». Курс охватывает все разделы и темы указанной учебной дисциплины, в нем учтены современные теоретические концепции в области финансового и кредитно-денежного регулирования, тенденции в развитии методов регулирования как в России, так и за рубежом, принятые в последнее время нормативные акты, регулирующие деятельность институтов финансовой и денежно-кредитной сферы. Многие темы носят проблемный характер, что дает возможность магистрантам получить навыки научного исследования. Изложение проблемных вопросов сопровождается заданиями для самостоятельной работы, кейсами по темам дисциплины. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлению «Финансы и кредит» (уровень магистратуры), а также для слушателей дополнительного образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13530-5</t>
   </si>
   <si>
     <t>65.26я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.08.2023</t>
   </si>
   <si>
     <t>ФИНАНСЫ НЕКОММЕРЧЕСКИХ ОРГАНИЗАЦИЙ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Ишиной И.В.</t>
   </si>
   <si>
-    <t>Основное назначение курса заключается в представлении целостного материала по финансам некоммерческих организаций, изучение которого поможет сформировать у читателей глубокие профессиональные знания. Особое внимание уделено повышению качества управления финансовыми ресурсами некоммерческих организаций, методологии финансового планирования и контроля. Изложенный материал представлен с учетом последних изменений в гражданском, бюджетном и налоговом законодательстве. Курс позволяет легко воспринимать информацию и расширить общую эрудицию читателя. Изучение представленного материала позволит решать конкретные задачи, связанные с дальнейшим развитием финансов некоммерческих организаций, повышением эффективности использования финансовых ресурсов и диверсификацией источников их привлечения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений, обучающихся по экономическим направлениям, а также широкого круга читателей интересующихся вопросами развития некоммерческих организаций.</t>
+    <t>Основное назначение курса заключается в представлении целостного материала по финансам некоммерческих организаций, изучение которого поможет сформировать у читателей глубокие профессиональные знания. Особое внимание уделено повышению качества управления финансовыми ресурсами некоммерческих организаций, методологии финансового планирования и контроля. Изложенный материал представлен с учетом последних изменений в гражданском, бюджетном и налоговом законодательстве. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений, обучающихся по экономическим направлениям, а также широкого круга читателей интересующихся вопросами развития некоммерческих организаций.</t>
   </si>
   <si>
     <t>978-5-534-16522-7</t>
   </si>
   <si>
     <t>65.261я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>