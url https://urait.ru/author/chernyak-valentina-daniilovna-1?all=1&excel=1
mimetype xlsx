--- v2 (2026-03-07)
+++ v3 (2026-04-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>07.03.2026</t>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -259,78 +259,78 @@
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе наряду с теорией представлены материалы для аудиторной и самостоятельной работы учащихся. Авторы не только охарактеризовали нормы русского языка и речи, но и отразили своеобразие современной речевой ситуации, а на примерах текстов показали эффективность использования тех или иных языковых средств. С помощью данного курса студент сможет овладеть нормами литературного языка, научится эффективно отбирать языковые средства в соответствии с целями коммуникации и применять правила речевого воздействия.</t>
   </si>
   <si>
     <t>978-5-534-04154-5</t>
   </si>
   <si>
     <t>05.05.2016</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе наряду с теорией представлены и материалы для аудиторной и самостоятельной работы учащихся. Авторы не только охарактеризовали нормы русского языка и речи, но и отразили своеобразие современной речевой ситуации, а на примерах текстов показали эффективность использования тех или иных языковых средств. С помощью данного курса студент сможет овладеть нормами литературного языка, научится эффективно отбирать языковые средства в соответствии с целями коммуникации и применять правила речевого воздействия.</t>
   </si>
   <si>
     <t>978-5-534-00832-6</t>
   </si>
   <si>
     <t>81.2Рус-5я723</t>
   </si>
   <si>
+    <t>12.12.2011</t>
+  </si>
+  <si>
+    <t>Русский язык и культура речи. Практикум. Словарь 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Отв. ред. Черняк В. Д.</t>
+  </si>
+  <si>
+    <t>Практикум построен с учетом современной концепции культуры речи, предполагающей формирование языковой и коммуникативной компетенции студентов вузов. Словарь включает базовые понятия речевой культуры и призван способствовать расширению знаний о русской речевой культуре, формировать навыки осознанной оценки современной речи. Адресовано преподавателям филологических дисциплин и журналистам, студентам вузов, колледжей, абитуриентам, старшеклассникам.</t>
+  </si>
+  <si>
+    <t>978-5-534-19264-3</t>
+  </si>
+  <si>
+    <t>81.2Рус-2я73</t>
+  </si>
+  <si>
     <t>13.03.2015</t>
   </si>
   <si>
     <t>Русский язык и культура речи. Практикум. Словарь 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Практикум построен с учетом современной концепции культуры речи, предполагающей формирование языковой и коммуникативной компетенции студентов вузов. Словарь включает базовые понятия речевой культуры и призван способствовать расширению знаний о русской речевой культуре, формировать навыки осознанной оценки современной речи. Адресовано преподавателям филологических дисциплин и журналистам, студентам вузов, колледжей, абитуриентам, старшеклассникам.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-19327-5</t>
   </si>
   <si>
     <t>81.2Рус-2я723</t>
-  </si>
-[...13 lines deleted...]
-    <t>81.2Рус-2я73</t>
   </si>
   <si>
     <t>26.05.2016</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ. СОВРЕМЕННАЯ ЯЗЫКОВАЯ СИТУАЦИЯ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Козырев В. А., Черняк В. Д.</t>
   </si>
   <si>
     <t>В учебнике рассматриваются основные характеристики гуманитарной образовательной среды и место в ней языковой составляющей. Основное внимание уделяется проблемам современного состояния русского языка и русской речи, характеристике современной языковой личности, актуальным вопросам речевой культуры. Издание содержит большое количество практических заданий, направленных на совершенствование языковой и коммуникативной компетенций.</t>
   </si>
   <si>
     <t>978-5-534-07089-7</t>
   </si>
   <si>
     <t>81.2Рус-5-923я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -708,51 +708,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/leksikologiya-sinonimy-v-russkom-yazyke-598588" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-582635" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-584011" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-bazovyy-i-uglublennyy-urovni-10-11-klassy-589152" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-582802" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-582556" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-584658" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-praktikum-slovar-600383" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-praktikum-slovar-582803" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-sovremennaya-yazykovaya-situaciya-584485" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/leksikologiya-sinonimy-v-russkom-yazyke-598588" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-582635" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-584011" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-bazovyy-i-uglublennyy-urovni-10-11-klassy-589152" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-582802" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-582556" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-584658" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-praktikum-slovar-600382" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-praktikum-slovar-600383" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-sovremennaya-yazykovaya-situaciya-584485" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1421,185 +1421,185 @@
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y11" s="8">
         <v>0.591</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>600383</v>
+        <v>600382</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>480</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2449.0</v>
       </c>
       <c r="M12" s="9">
         <v>2689.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y12" s="8">
         <v>0.702</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>582803</v>
+        <v>600383</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
-        <v>525</v>
+        <v>480</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2139.0</v>
+        <v>2449.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2349.0</v>
+        <v>2689.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>89</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>90</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.603</v>
+        <v>0.702</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584485</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>93</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>