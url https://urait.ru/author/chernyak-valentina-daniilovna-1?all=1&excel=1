--- v3 (2026-04-25)
+++ v4 (2026-06-16)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
-[...1 lines deleted...]
-    <t>25.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+  <si>
+    <t>16.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -238,63 +238,60 @@
   <si>
     <t>04.06.2015</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Черняк В.Д.</t>
   </si>
   <si>
     <t>Учебник построен в соответствии с новыми функциональными ориентациями дисциплины «Русский язык и культура речи» и ставит задачей не только развитие речевой компетенции студентов, но и расширение их представлений о русском языке, о современной речевой ситуации, о речевом портрете нашего современника. Авторы рассматривают актуальные для речевого поведения аспекты бытования русского слова, нормы русской речи, стилистические аспекты речевой культуры, основы речевой коммуникации. Издание содержит теоретический материал и большое количество практических заданий для аудиторной и самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>978-5-534-02663-4</t>
   </si>
   <si>
     <t>81.2Рус-5я73</t>
   </si>
   <si>
     <t>12.04.2016</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе наряду с теорией представлены материалы для аудиторной и самостоятельной работы учащихся. Авторы не только охарактеризовали нормы русского языка и речи, но и отразили своеобразие современной речевой ситуации, а на примерах текстов показали эффективность использования тех или иных языковых средств. С помощью данного курса студент сможет овладеть нормами литературного языка, научится эффективно отбирать языковые средства в соответствии с целями коммуникации и применять правила речевого воздействия.</t>
+    <t>В издании наряду с теорией представлены и материалы для аудиторной и самостоятельной работы учащихся. Авторы не только охарактеризовали нормы русского языка и речи, но и отразили своеобразие современной речевой ситуации, а на примерах текстов показали эффективность использования тех или иных языковых средств. С помощью данного учебника студент сможет овладеть нормами литературного языка, научится эффективно отбирать языковые средства в соответствии с целями коммуникации и применять правила речевого воздействия.</t>
   </si>
   <si>
     <t>978-5-534-04154-5</t>
   </si>
   <si>
     <t>05.05.2016</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе наряду с теорией представлены и материалы для аудиторной и самостоятельной работы учащихся. Авторы не только охарактеризовали нормы русского языка и речи, но и отразили своеобразие современной речевой ситуации, а на примерах текстов показали эффективность использования тех или иных языковых средств. С помощью данного курса студент сможет овладеть нормами литературного языка, научится эффективно отбирать языковые средства в соответствии с целями коммуникации и применять правила речевого воздействия.</t>
   </si>
   <si>
     <t>978-5-534-00832-6</t>
   </si>
   <si>
     <t>81.2Рус-5я723</t>
   </si>
   <si>
     <t>12.12.2011</t>
   </si>
   <si>
     <t>Русский язык и культура речи. Практикум. Словарь 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Черняк В. Д.</t>
   </si>
   <si>
     <t>Практикум построен с учетом современной концепции культуры речи, предполагающей формирование языковой и коммуникативной компетенции студентов вузов. Словарь включает базовые понятия речевой культуры и призван способствовать расширению знаний о русской речевой культуре, формировать навыки осознанной оценки современной речи. Адресовано преподавателям филологических дисциплин и журналистам, студентам вузов, колледжей, абитуриентам, старшеклассникам.</t>
   </si>
   <si>
     <t>978-5-534-19264-3</t>
   </si>
   <si>
     <t>81.2Рус-2я73</t>
   </si>
@@ -1399,271 +1396,271 @@
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2029.0</v>
       </c>
       <c r="M11" s="9">
         <v>2229.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y11" s="8">
         <v>0.591</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>600382</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="E12" s="6" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>480</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2449.0</v>
       </c>
       <c r="M12" s="9">
         <v>2689.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y12" s="8">
         <v>0.702</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>600383</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>480</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2449.0</v>
       </c>
       <c r="M13" s="9">
         <v>2689.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y13" s="8">
         <v>0.702</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584485</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>167</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>809.0</v>
       </c>
       <c r="M14" s="9">
         <v>889.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.257</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>