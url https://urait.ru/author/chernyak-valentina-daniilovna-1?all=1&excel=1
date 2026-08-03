--- v4 (2026-06-16)
+++ v5 (2026-08-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>16.06.2026</t>
+    <t>04.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>