--- v1 (2026-02-14)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>14.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>