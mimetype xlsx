--- v2 (2026-04-03)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>03.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,105 +157,105 @@
   <si>
     <t>В учебнике представлено комплексное освещение теоретических и практических сторон всех этапов создания, вывода на рынок, поддержания, укрепления и капитализации на нем брендов товаров, услуг, компаний с целью завоевания ими лидирующих позиций на рынке. Книга содержит иллюстративный материал, подробно отражены современный уровень развития научных знаний по дисциплине и зарубежный опыт. После каждой главы приведены упражнения, что существенно облегчает усвоение материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений. Может быть полезен преподавателям экономических и гуманитарных вузов и факультетов, аспирантам, хозяйственным работникам и специалистам в области коммерции и управления.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19453-1</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.12.2016</t>
   </si>
   <si>
     <t>МАРКЕТИНГОВЫЕ ИССЛЕДОВАНИЯ И СИТУАЦИОННЫЙ АНАЛИЗ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Маркетинговые исследования и маркетинговый анализ</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические основы маркетинговых исследований и их основные направления, проанализирован процесс реализации маркетингового исследования, дана подробная характеристика основным методам его проведения. Особое внимание уделено маркетинговому исследованию конкурентной среды и потребителей, а также вопросам проведения ситуационного анализа рынка компании. Широко представлен зарубежный и отечественный опыт. Помещенные в конце каждой темы материалы практикума — контрольные вопросы, задания, кейсы — помогут студентам лучше усвоить данный курс. Предназначен для студентов бакалавриата и магистратуры всех направлений, изучающих современные направления менеджмента и маркетинга в различных сферах деятельности хозяйствующего предприятия.</t>
+    <t>В учебнике рассматриваются теоретические основы маркетинговых исследований и их основные направления, проанализирован процесс реализации маркетингового исследования, дана подробная характеристика основным методам его проведения. Особое внимание уделено маркетинговому исследованию конкурентной среды и потребителей, а также вопросам проведения ситуационного анализа рынка компании. Широко представлен зарубежный и отечественный опыт. Помещенные в конце каждой темы материалы практикума — контрольные вопросы, задания, кейсы — помогут студентам лучше усвоить курс. Предназначен для студентов бакалавриата и магистратуры всех направлений, изучающих современные направления менеджмента и маркетинга в различных сферах деятельности хозяйствующего предприятия.</t>
   </si>
   <si>
     <t>978-5-534-17919-4</t>
   </si>
   <si>
     <t>03.10.2023</t>
   </si>
   <si>
     <t>МЕТОДЫ И ПРАКТИКИ МАРКЕТИНГОВЫХ ИССЛЕДОВАНИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе рассматриваются теоретические основы маркетинговых исследований и их основные направления, детально проанализирован процесс реализации маркетингового исследования, дана подробная характеристика основным методам проведения маркетингового исследования. Особое внимание уделено маркетинговому исследованию конкурентной среды и потребителей, а также макросреды компании. Содержание курса соответствует последним требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений экономического профиля, аспирантов, преподавателей, а также практических работников в сфере маркетинга и менеджмента.</t>
   </si>
   <si>
     <t>978-5-534-17920-0</t>
   </si>
   <si>
     <t>07.07.2020</t>
   </si>
   <si>
     <t>ПРОМЫШЛЕННЫЙ (B2B) МАРКЕТИНГ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В издании подробно рассматриваются теоретические и практические вопросы промышленного маркетинга, его современное понимание и особенности применения, методы товарной, ценовой и распределительной политики, а также инструменты продвижения товаров и услуг для предприятий, работающих на В2В-рынке. Учебник содержит большое количество интересных примеров, иллюстрирующих реальную деятельность различных предприятий и организаций. Теоретическая часть дополнена обширным практикумом, содержащим разнообразные задания — контрольные вопросы, ситуационные задания, тесты, кейсы, что позволит студентам самостоятельно проверить и закрепить полученные знания и навыки. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебник предназначен для подготовки бакалавров и магистров, а также слушателей системы повышения квалификации, однако изложенный в нем материал может быть также полезен аспирантам, преподавателям маркетинговых дисциплин и специалистам-практикам.</t>
+    <t>В издании подробно рассматриваются теоретические и практические вопросы промышленного маркетинга, его современное понимание и особенности применения, методы товарной, ценовой и распределительной политики, а также инструменты продвижения товаров и услуг для предприятий, работающих на В2В-рынке. Учебник содержит большое количество интересных примеров, иллюстрирующих реальную деятельность различных предприятий и организаций. Теоретическая часть дополнена обширным практикумом, содержащим разнообразные задания — контрольные вопросы, ситуационные задания, тесты, кейсы, что позволит студентам самостоятельно проверить и закрепить полученные знания и навыки. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-13680-7</t>
   </si>
   <si>
     <t>23.06.2015</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПРОДУКТОВОЙ ПОЛИТИКОЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
+    <t>Курс для бакалавров и магистров, изучающих современные направления менеджмента и маркетинга, содержит комплексное освещение теоретических и практических сторон управления продуктом. В курсе подробно отражены процессы создания, вывода на рынок, поддержания, укрепления и продвижения продуктов компании с целью завоевания ими лидирующих позиций на рынке. Несомненным достоинством курса является авторский стиль изложения — ясный и понятный, сопровождающийся большим количеством рисунков, примеров и разнообразных заданий. Это яркий и интересный пример современного курса, который направлен на формирование управленческого мышления, основанного на понимании сущности и применения технологии управления продуктом в различных сферах бизнеса в эпоху глобализации.</t>
+  </si>
+  <si>
+    <t>978-5-534-16620-0</t>
+  </si>
+  <si>
+    <t>65.05я73</t>
+  </si>
+  <si>
+    <t>20.05.2015</t>
+  </si>
+  <si>
+    <t>УПРАВЛЕНИЕ ПРОДУКТОМ. Учебник и практикум для вузов</t>
+  </si>
+  <si>
     <t>Учебник и практикум для бакалавров и магистров, изучающих современные направления менеджмента и маркетинга, содержит комплексное освещение теоретических и практических сторон управления продуктом. В книге подробно отражены процессы создания, вывода на рынок, поддержания, укрепления и продвижения продуктов компании с целью завоевания ими лидирующих позиций на рынке. Несомненным достоинством учебника является авторский стиль изложения — ясный и понятный, сопровождающийся большим количеством рисунков, примеров и разнообразных заданий. Это яркий и интересный пример современного учебника, который направлен на формирование управленческого мышления, основанного на понимании сущности и применения технологии управления продуктом в различных сферах бизнеса в эпоху глобализации.</t>
-  </si>
-[...13 lines deleted...]
-    <t>Учебник и практикум для студентов, изучающих современные направления менеджмента и маркетинга, содержит комплексное освещение теоретических и практических сторон управления продуктом. В книге подробно отражены процессы создания, вывода на рынок, поддержания, укрепления и продвижения продуктов компании с целью завоевания ими лидирующих позиций на рынке. Несомненным достоинством учебника является авторский стиль изложения — ясный и понятный, сопровождающийся большим количеством рисунков, примеров и разнообразных заданий. Это яркий и интересный пример современного учебника, который направлен на формирование управленческого мышления, основанного на понимании сущности и применения технологии управления продуктом в различных сферах бизнеса в эпоху глобализации. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-16619-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>