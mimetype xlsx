--- v3 (2026-06-02)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>02.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>