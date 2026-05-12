--- v1 (2026-03-07)
+++ v2 (2026-05-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>07.03.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>