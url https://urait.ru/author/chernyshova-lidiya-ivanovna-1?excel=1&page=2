--- v2 (2026-05-12)
+++ v3 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
-[...1 lines deleted...]
-    <t>12.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,177 +133,171 @@
   <si>
     <t>22.10.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ ФИЛОСОФИИ. СОЦИАЛЬНАЯ ФИЛОСОФИЯ. ФИЛОСОФСКАЯ АНТРОПОЛОГИЯ 7-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Чернышова Л. И., Кафтан В. В. ; Под ред. Лавриненко В.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>При написании курса авторы стремились прежде всего к тому, чтобы как можно полнее раскрыть содержание философской мысли в ее историческом развитии и рассмотреть ее актуальные проблемы в контексте современности. Важной характеристикой представленного курса является сочетание историко-философского и проблемного изложения материала c использованием интересных фактов из области последних достижений естественных и общественных наук, а также данных современной общественной практики.</t>
+    <t>В учебнике изложены основные положения системы философского знания, раскрываются мировоззренческое, теоретическое и методологическое значение философии. Отдельные разделы посвящены основам философского понимания мира, социальной философии (предмет, история и анализ основных вопросов общественного развития), а также философской антропологии.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18253-8</t>
   </si>
   <si>
     <t>87я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.09.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕЛОВОГО ОБЩЕНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Лавриненко В.Н., Чернышовой Л. И.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Деловые коммуникации</t>
   </si>
   <si>
-    <t>В курсе раскрываются основы психологии делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития данной области науки, дается современное толкование многих ее проблем. Курс заслужил положительные отзывы преподавателей, студентов и практических работников.</t>
+    <t>В учебнике раскрываются основы психологии делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития данной области науки, дается современное толкование многих ее проблем. Книга заслужила положительные отзывы преподавателей, студентов и практических работников. Издание отражает достижения современной науки, содержит словарь основных терминов и понятий, а также практикум, в котором представлены практические задания, упраженения, ролевые и деловые игры, психологические и контрольные тесты, вопросы для обсуждения.</t>
   </si>
   <si>
     <t>978-5-534-16813-6</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>06.03.2015</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ И ЭТИКА ДЕЛОВОГО ОБЩЕНИЯ 7-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>В курсе раскрываются социальные основания делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития данной области науки, дается современное толкование многих ее проблем. Отдельно освещены проблемы этики, этикета и культуры делового общения в целом. Курс заслужил положительные отзывы преподавателей, студентов и практических работников. Для студентов высших учебных заведений, обучающихся по экономическим и гуманитарным направлениям и специальностям.</t>
+    <t>В учебнике раскрываются социальные основания делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития науки «Психология и этика делового общения», дается современное толкование многих ее проблем. Отдельный раздел посвящен проблемам этики, этикета и в целом культуры делового общения. Издание отражает достижения современной науки, содержит словарь основных терминов и понятий, психологические и контрольные тесты, вопросы для обсуждения.</t>
   </si>
   <si>
     <t>978-5-534-16811-2</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБЩЕНИЯ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Чернышова Л. И. ; Под ред. Лавриненко В.Н., Чернышовой Л. И.</t>
   </si>
   <si>
-    <t>В учебнике раскрываются социальные основания делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития данной области науки, дается современное толкование многих ее проблем. Отдельно освещены проблемы этики, этикета и культуры делового общения в целом. Книга заслужила положительные отзывы преподавателей, студентов и практических работников. Издание отражает достижения современной науки, содержит словарь основных терминов и понятий, а также практикум, в котором представлены практические задания, упраженения, ролевые и деловые игры, психологические и контрольные тесты, вопросы для обсуждения.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-16815-0</t>
   </si>
   <si>
     <t>88.5я723</t>
   </si>
   <si>
     <t>28.11.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБЩЕНИЯ: ЭТИКА, КУЛЬТУРА И ЭТИКЕТ ДЕЛОВОГО ОБЩЕНИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Чернышова Л. И.</t>
   </si>
   <si>
     <t>В учебном пособии подробно рассматриваются этика и культура делового общения и деловых отношений, этические нормы деловой коммуникации, этические аспекты деловых бесед, деловых совещаний, деловых переговоров и публичной речи, этикет делового человека. Изложение теоретического материала сопровождается практикумом, в котором представлены описания конкретных ситуаций из деловой практики. В конце пособия представлен глоссарий важнейших терминов и понятий.</t>
   </si>
   <si>
     <t>978-5-534-16622-4</t>
   </si>
   <si>
     <t>87.75я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>09.12.2014</t>
   </si>
   <si>
     <t>ХРЕСТОМАТИЯ ПО ФИЛОСОФИИ. Учебник</t>
   </si>
   <si>
     <t>Отв. ред. Чумаков А. Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Изучить философию только по учебнику, каким бы хорошим он ни был, невозможно, можно только выучить. Нет философии вообще, а есть философия Платона, Аристотеля, Фомы Аквинского, Рене Декарта, Иммануила Канта, Георга Гегеля, Владимира Соловьева, Карла Маркса и многих других, не менее замечательных авторов. Философия - это не только идеи, но и стиль, неповторимая личность философа, воплощенная в его текстах. Читая тексты великих философов, мы приобщаемся к их мудрости, они становятся нашими собеседниками и начинается сотворчество через века. Предлагаемая Хрестоматия является оригинальным изданием, в котором на основе стандартов нового поколения представлены избранные сокровища мировой философской мысли от Древнего мира до XXI в. Лучшие фрагменты произведений выдающихся мыслителей различных эпох, отобранные на базе экспертной оценки высококвалифицированными преподавателями высшей школы, позволят изучающим философию составить адекватное представление как о сущности и истории развития философии, так и об основных проблемах философского творчества. Текстам первоисточников предшествуют краткие биографические сведения об их авторах с соответствующими фотографиями.</t>
+    <t>Предлагаемая Хрестоматия является оригинальным изданием, в котором на основе стандартов нового поколения представлены избранные сокровища мировой философской мысли от Древнего мира до XXI в. Лучшие фрагменты произведений выдающихся мыслителей различных эпох, отобранные на базе экспертной оценки высококвалифицированными преподавателями высшей школы, позволят изучающим философию составить адекватное представление как о сущности и истории развития философии, так и об основных проблемах философского творчества. Текстам первоисточников предшествуют краткие биографические сведения об их авторах с соответствующими фотографиями.</t>
   </si>
   <si>
     <t>978-5-534-18424-2</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>16.05.2019</t>
   </si>
   <si>
     <t>ХРЕСТОМАТИЯ ПО ФИЛОСОФИИ. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебное пособие является дополнением к учебнику «Философия» В. Н. Лавриненко. В нём содержатся избранные тексты, фрагменты и выдержки из оригинальных произведений наиболее известных и авторитетных философов, работы которых являются лучшей частью богатейшего наследия мировой философской мысли. Представлено в двух частях. В первую входят предмет и история философии, во вторую — основные проблемы философии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, преподавателей и всех, кто интересуется проблемами философии.</t>
   </si>
   <si>
     <t>978-5-534-18425-9</t>
   </si>
   <si>
     <t>22.06.2017</t>
   </si>
   <si>
     <t>ЭТИКА, КУЛЬТУРА И ЭТИКЕТ ДЕЛОВОГО ОБЩЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-16621-7</t>
   </si>
   <si>
     <t>87.75я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -678,51 +672,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-socialnaya-filosofiya-filosofskaya-antropologiya-587214" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-delovogo-obscheniya-583820" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-i-etika-delovogo-obscheniya-582581" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-obscheniya-598514" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-obscheniya-etika-kultura-i-etiket-delovogo-obscheniya-598939" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hrestomatiya-po-filosofii-589603" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hrestomatiya-po-filosofii-589604" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/etika-kultura-i-etiket-delovogo-obscheniya-561128" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-socialnaya-filosofiya-filosofskaya-antropologiya-587214" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-delovogo-obscheniya-583820" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-i-etika-delovogo-obscheniya-582581" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-obscheniya-598514" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-obscheniya-etika-kultura-i-etiket-delovogo-obscheniya-598939" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hrestomatiya-po-filosofii-589603" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hrestomatiya-po-filosofii-589604" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/etika-kultura-i-etiket-delovogo-obscheniya-598529" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1161,344 +1155,344 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1739.0</v>
       </c>
       <c r="M8" s="9">
         <v>1909.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.514</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>598939</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>158</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>779.0</v>
       </c>
       <c r="M9" s="9">
         <v>859.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="X9" s="6" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="Y9" s="8">
         <v>0.248</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589603</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>605</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="L10" s="9">
         <v>2669.0</v>
       </c>
       <c r="M10" s="9">
         <v>2939.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.745</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589604</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>605</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="L11" s="9">
         <v>2669.0</v>
       </c>
       <c r="M11" s="9">
         <v>2939.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.745</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>561128</v>
+        <v>598529</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>158</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>779.0</v>
       </c>
       <c r="M12" s="9">
         <v>859.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Y12" s="8">
         <v>0.248</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>