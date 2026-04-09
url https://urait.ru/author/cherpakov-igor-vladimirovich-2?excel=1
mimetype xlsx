--- v0 (2026-02-20)
+++ v1 (2026-04-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>20.02.2026</t>
+    <t>09.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,96 +130,96 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>11.02.2026</t>
   </si>
   <si>
     <t>АЛГОРИТМИЗАЦИЯ И ПРОГРАММИРОВАНИЕ В PYTHON. Учебник для СПО</t>
   </si>
   <si>
     <t>Черпаков И. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
+    <t>Фундаментальные и теоретические основы информатики</t>
+  </si>
+  <si>
+    <t>Курс представляет собой систематическое изложение основ алгоритмизации и программирования на Python для студентов начального уровня подготовки в области информатики и прикладной математики. Читатель найдет ответ на вопрос о формальном построении алгоритмов и их реализации на языке Python. Материал описывает базовые структуры, типы данных, операции, принципы структурного программирования и приемы разработки корректного кода, сопровождаемые примерами и практическими заданиями.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-21911-1</t>
+  </si>
+  <si>
+    <t>32.973.2я723</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>12.01.2026</t>
+  </si>
+  <si>
+    <t>Алгоритмизация и программирование на Python. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Курс представляет систематическое изложение основ алгоритмизации и программирования на Python для студентов начального уровня подготовки в области информатики и прикладной математики. В курсе дан ответ на вопрос о формальном построении алгоритмов и их реализации на языке Python. Материал описывает базовые структуры, типы данных, операции, принципы структурного программирования и приемы разработки корректного кода, сопровождаемые примерами и практическими заданиями.</t>
+  </si>
+  <si>
+    <t>978-5-534-21910-4</t>
+  </si>
+  <si>
+    <t>32.973.2я73</t>
+  </si>
+  <si>
+    <t>26.03.2024</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ ПРОГРАММИРОВАНИЯ 2-е изд. Учебник и практикум для вузов</t>
+  </si>
+  <si>
     <t>Программирование</t>
-  </si>
-[...43 lines deleted...]
-    <t>ОСНОВЫ ПРОГРАММИРОВАНИЯ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Управление экономическими данными практически всегда связано с применением или разработкой алгоритмов, для реализации которых используются программные инструментальные средства. Изучение «серьезных» языков программирования студентами экономических направлений не всегда оправдано с точки зрения необходимости в их будущей деятельности. В то же время знание и умение пользоваться современными информационными технологиями является обязательным условием для квалифицированного специалиста. Задача этого курса — изложить элементы теории алгоритмов и основы программирования в рамках относительно несложной для изучения системы PascalABC.NET. В книге содержится большое количество справочного материала и примеров, в том числе экономической направленности, описание технологии структурного и объектно-ориентированного программирования с использованием .NET.</t>
   </si>
   <si>
     <t>978-5-534-18759-5</t>
   </si>
   <si>
     <t>32.973.26-018я73</t>
   </si>
   <si>
     <t>ОСНОВЫ ПРОГРАММИРОВАНИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Управление экономическими данными практически всегда связано с применением или разработкой алгоритмов, для реализации которых используются программные инструментальные средства. Изучение «серьезных» языков программирования студентами экономических направлений не всегда оправдано с точки зрения необходимости в их будущей деятельности. В то же время, знание и умение пользоваться современными информационными технологиями является обязательным условием для квалифицированного специалиста. Задача этого учебника изложить элементы теории алгоритмов и основы программирования в рамках относительно несложной для изучения системы PascalABC.NET. В книге содержится большое количество справочного материала и примеров, в том числе экономической направленности, описание технологии структурного и объектно-ориентированного программирования с использованием .NET.</t>
   </si>
   <si>
     <t>978-5-534-18760-1</t>
   </si>
   <si>
     <t>32.973.26-018я723</t>
   </si>
   <si>
     <t>03.11.2016</t>
   </si>
@@ -955,191 +955,191 @@
       <c r="J6" s="8">
         <v>159</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>969.0</v>
       </c>
       <c r="M6" s="9">
         <v>1069.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S6" s="6" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.313</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583636</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>196</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1139.0</v>
       </c>
       <c r="M7" s="9">
         <v>1249.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.357</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>584552</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>196</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1139.0</v>
       </c>
       <c r="M8" s="9">
         <v>1249.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.357</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583673</v>
@@ -1165,51 +1165,51 @@
       <c r="J9" s="8">
         <v>353</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1869.0</v>
       </c>
       <c r="M9" s="9">
         <v>2059.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.548</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>