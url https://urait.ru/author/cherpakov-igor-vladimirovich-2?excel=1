--- v1 (2026-04-09)
+++ v2 (2026-05-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>09.04.2026</t>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -205,51 +205,51 @@
   <si>
     <t>978-5-534-18759-5</t>
   </si>
   <si>
     <t>32.973.26-018я73</t>
   </si>
   <si>
     <t>ОСНОВЫ ПРОГРАММИРОВАНИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Управление экономическими данными практически всегда связано с применением или разработкой алгоритмов, для реализации которых используются программные инструментальные средства. Изучение «серьезных» языков программирования студентами экономических направлений не всегда оправдано с точки зрения необходимости в их будущей деятельности. В то же время, знание и умение пользоваться современными информационными технологиями является обязательным условием для квалифицированного специалиста. Задача этого учебника изложить элементы теории алгоритмов и основы программирования в рамках относительно несложной для изучения системы PascalABC.NET. В книге содержится большое количество справочного материала и примеров, в том числе экономической направленности, описание технологии структурного и объектно-ориентированного программирования с использованием .NET.</t>
   </si>
   <si>
     <t>978-5-534-18760-1</t>
   </si>
   <si>
     <t>32.973.26-018я723</t>
   </si>
   <si>
     <t>03.11.2016</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ ИНФОРМАТИКИ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Получение хороших практических результатов при решении задач информационного характера невозможно без понимания теоретических основ информатики. Они являются фундаментом, на котором строятся знания и умения профессионалов в таких областях информационной сферы, как аналитика, моделирование и проектирование, программирование. Целью курса является изложение понятий теоретических основ информатики и их использования при решении экономических задач. Особенностью курса является охват нескольких учебных дисциплин, читаемых для студентов направления бизнес-информатики.</t>
+    <t>Получение хороших практических результатов при решении задач информационного характера невозможно без понимания теоретических основ информатики. Они являются фундаментом, на котором строятся знания и умения профессионалов в таких областях информационной сферы, как аналитика, моделирование и проектирование, программирование. Целью учебника является изложение понятий теоретических основ информатики и их использования при решении экономических задач. Особенностью книги является охват нескольких учебных дисциплин, читаемых для студентов направления бизнес-информатики. Необходимость написания учебника обусловлена недостаточным количеством изданий, включающих указанные разделы в той мере, которая необходима студентам этого направления.</t>
   </si>
   <si>
     <t>978-5-9916-8562-7</t>
   </si>
   <si>
     <t>32.97я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>