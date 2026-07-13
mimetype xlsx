--- v2 (2026-05-26)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>26.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>