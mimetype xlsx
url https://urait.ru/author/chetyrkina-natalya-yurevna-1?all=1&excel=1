--- v1 (2026-02-20)
+++ v2 (2026-04-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>20.02.2026</t>
+    <t>09.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>