--- v2 (2026-04-09)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>09.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,69 +157,69 @@
   <si>
     <t>Курс разработан для проведения практических занятий по учебной дисциплине «Практический менеджмент качества». Разнообразные задания — вопросы аналитического характера, ситуационные и расчетные задачи, кейсы и др. — в полной мере дают представление о реальной деятельности предприятий в области управления качеством. Издание содержит большое количество конкретных примеров, направленных на закрепление навыков практических расчетов, которые в дальнейшем могут быть использованы в обосновании проектных решений. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17417-5</t>
   </si>
   <si>
     <t>30.607я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ КАЧЕСТВОМ. ПРАКТИЧЕСКИЙ КУРС 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс разработан для проведения практических занятий по учебной дисциплине «Управление качеством». Разнообразные задания — вопросы аналитического характера, ситуационные и расчетные задачи, кейсы, проверочные тесты и др. — в полной мере дают представление о реальной деятельности предприятий в области управления качеством. Содержит большое количество конкретных примеров, направленных на закрепление навыков практических расчетов, которые в дальнейшем могут быть использованы в обосновании проектных решений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, интересующихся темой экономики предприятия, а также практикующих специалистов.</t>
+    <t>Курс разработан для проведения практических занятий по учебной дисциплине «Управление качеством». Разнообразные задания — вопросы аналитического характера, ситуационные и расчетные задачи, кейсы, проверочные тесты и др. — в полной мере дают представление о реальной деятельности предприятий в области управления качеством. Содержит большое количество конкретных примеров, направленных на закрепление навыков практических расчетов, которые в дальнейшем могут быть использованы в обосновании проектных решений.</t>
   </si>
   <si>
     <t>978-5-534-17418-2</t>
   </si>
   <si>
     <t>30.607я723</t>
   </si>
   <si>
     <t>04.07.2023</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ КОНКУРЕНТОСПОСОБНОСТЬЮ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Горбашко Е.А., Максимцева И.А.</t>
   </si>
   <si>
-    <t>В курсе понятие конкурентоспособности исследуется применительно к различным объектам управления (продукции, товару, предприятию, отрасли, региону, стране), рассматриваются методические подходы к оценке их конкурентоспособности. Особое внимание уделяется оценке конкурентоспособности, структуре, содержанию, принципам и подходам к управлению конкурентоспособностью предприятия, конкурентной среде и экономическому поведению предприятия по обеспечению конкурентоспособности. Учебный материал иллюстрирован примерами, содержит термины и определения, вопросы и задания для самопроверки. В отдельном разделе содержатся кейсы, представляющие конкретные практические ситуации проблемного характера и направленные на формирование у обучаемых компетенций по принятию обоснованных управленческих решений в обеспечении и повышении конкурентоспособности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>В курсе понятие конкурентоспособности исследуется применительно к различным объектам управления (продукции, товару, предприятию, отрасли, региону, стране), рассматриваются методические подходы к оценке их конкурентоспособности. Особое внимание уделяется оценке конкурентоспособности, структуре, содержанию, принципам и подходам к управлению конкурентоспособностью предприятия, конкурентной среде и экономическому поведению предприятия по обеспечению конкурентоспособности. Учебный материал иллюстрирован примерами, содержит термины и определения, вопросы и задания для самопроверки. В отдельном разделе содержатся кейсы, представляющие конкретные практические ситуации проблемного характера и направленные на формирование у обучаемых компетенций по принятию обоснованных управленческих решений в обеспечении и повышении конкурентоспособности.</t>
   </si>
   <si>
     <t>978-5-534-17128-0</t>
   </si>
   <si>
     <t>65.42я73</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПРОЕКТАМИ. Учебник для вузов</t>
   </si>
   <si>
     <t>, Горбашко Е. А. [и др.] ; Под ред. Горбашко Е.А.</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
     <t>В курсе рассматриваются эволюция и основные тренды в управлении проектами. Большое внимание уделено модели жизненного цикла в управлении проектами, системе поставки ценности, планированию и измерению в управлении проектами, а также информационному обеспечению этого вида деятельности. Содержание соответствует требованиям Федерального государственного образовательного стандарта высшего профессионального образования. Для студентов вузов, обучающихся по направлениям «Менеджмент», «Управление качеством», «Экономика и управление на предприятии (по отраслям)», а также студентов и преподавателей интересующихся управлением проектами.</t>
   </si>
   <si>
     <t>978-5-534-19021-2</t>
   </si>