--- v1 (2026-03-05)
+++ v2 (2026-04-21)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
-[...1 lines deleted...]
-    <t>05.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,135 +130,138 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>17.08.2021</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В БИЗНЕС-ИНФОРМАТИКЕ. ENGLISH FOR BUSINESS INFORMATICS (B1-B2) 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Чикилева Л. С., Авдеева Е. Л., Есина Л. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
+    <t>Английский язык в отдельных отраслях</t>
+  </si>
+  <si>
+    <t>Актуальность создания данного пособия объясняется ростом интереса к информационным технологиям и их использованию в различных областях, в частности, в банковском деле, менеджменте, маркетинге и многих других. Несомненным достоинством книги является подбор современных текстов для чтения и аудирования, а также система упражнений на различные виды речевой деятельности, в результате выполнения которых студенты овладевают практическими навыками профессиональной коммуникации.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-14565-6</t>
+  </si>
+  <si>
+    <t>81.2Англ-923</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>16.03.2023</t>
+  </si>
+  <si>
+    <t>АНГЛИЙСКИЙ ЯЗЫК В БИЗНЕС-ИНФОРМАТИКЕ. ENGLISH FOR BUSINESS INFORMATICS (B1-B2) 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>В учебном пособии представлены тексты для чтения, содержание которых (экономика и информационные системы, корпоративные информационные системы, электронный бизнес, важность информационной безопасности для бизнеса, использование гаджетов в деловой коммуникации, информационные технологии (ИТ) в менеджменте, цифровая экономика, значение информационных технологий) полезны для профессиональной подготовки обучаемых. Пособие может быть использовано на практических занятиях и при самостоятельной работе, в том числе в рамках курса иностранного языка в профессиональной сфере. Освоение материалов учебника поспособствует формированию у студентов общекультурных и профессиональных компетенций. Пособие разработано с применением современных подходов к изучению языка. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебное пособие предназначено для студентов ИТ-направлений; для специалистов по информационным технологиям, прикладной информатике и бизнес-информатике, а также для тех, кто стремится совершенствовать владение английским языком с целью профессионального роста.</t>
+  </si>
+  <si>
+    <t>978-5-534-16163-2</t>
+  </si>
+  <si>
+    <t>81.2Англ-922</t>
+  </si>
+  <si>
+    <t>17.07.2018</t>
+  </si>
+  <si>
+    <t>АНГЛИЙСКИЙ ЯЗЫК В УПРАВЛЕНИИ ПЕРСОНАЛОМ (B1—B2). ENGLISH FOR HUMAN RESOURCE MANAGERS 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Чикилева Л. С., Ливская Е. В., Есина Л. С.</t>
+  </si>
+  <si>
+    <t>Менеджмент</t>
+  </si>
+  <si>
+    <t>Учебник содержит аутентичные тексты, взятые из средств массовой информации. Представленные в текстах сведения (прохождение и проведение собеседований, ведение переговоров и деловой переписки, выступление с презентациями и докладами и т. д.) будут полезны для профессиональной подготовки студентов. Учебник может применяться на практических занятиях и в самостоятельной работе, в том числе в рамках курса иностранного языка в профессиональной сфере. Материалы этой книги способствуют формированию у учащихся общекультурных и профессиональных компетенций.</t>
+  </si>
+  <si>
+    <t>978-5-534-08232-6</t>
+  </si>
+  <si>
+    <t>81.2Англ923я73</t>
+  </si>
+  <si>
+    <t>60*90/16</t>
+  </si>
+  <si>
+    <t>29.03.2019</t>
+  </si>
+  <si>
+    <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ МЕНЕДЖЕРОВ (B1—B2) 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Учебник содержит аутентичные тексты, взятые из средств массовой информации. Представленные в текстах сведения (прохождение и проведение собеседований, ведение переговоров и деловой переписки, выступление с презентациями и докладами и т.д.) будут полезны для профессиональной подготовки студентов. Учебник может применяться на практических занятиях и в самостоятельной работе, в том числе в рамках курса иностранного языка в профессиональной сфере. Материалы этой книги способствуют формированию у учащихся общекультурных и профессиональных компетенций.</t>
+  </si>
+  <si>
+    <t>978-5-534-08492-4</t>
+  </si>
+  <si>
+    <t>81.2Англ922я723</t>
+  </si>
+  <si>
+    <t>11.04.2024</t>
+  </si>
+  <si>
+    <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ПУБЛИЧНЫХ ВЫСТУПЛЕНИЙ (B1-B2). ENGLISH FOR PUBLIC SPEAKING 3-е изд., испр. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Чикилева Л. С.</t>
+  </si>
+  <si>
     <t>Английский язык</t>
-  </si>
-[...82 lines deleted...]
-    <t>Чикилева Л. С.</t>
   </si>
   <si>
     <t>Учебное пособие содержит объяснения риторических понятий, правил и приемов. Рассматриваются характерные особенности составления публичной речи и ее произнесения с учетом аудитории. Особое внимание уделяется способам повышения эффективности публичного выступления. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-06796-5</t>
   </si>
   <si>
     <t>81.2Англ-922я723</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ПУБЛИЧНЫХ ВЫСТУПЛЕНИЙ. ENGLISH FOR PUBLIC SPEAKING 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс содержит объяснения риторических понятий, правил и приемов. Рассматриваются характерные особенности составления публичной речи и ее произнесения с учетом аудитории. Особое внимание уделяется способам повышения эффективности публичного выступления. Соответствует актуальным требованиям федерального государственного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим и гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-12098-1</t>
   </si>
   <si>
     <t>81.2Англ-5я73</t>
   </si>
 </sst>
 </file>
 
@@ -1189,134 +1192,134 @@
       <c r="J9" s="8">
         <v>204</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1179.0</v>
       </c>
       <c r="M9" s="9">
         <v>1299.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.367</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584124</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>204</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1179.0</v>
       </c>
       <c r="M10" s="9">
         <v>1299.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.367</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>