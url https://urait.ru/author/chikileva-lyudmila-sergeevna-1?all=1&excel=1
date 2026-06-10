--- v2 (2026-04-21)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>22.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14565-6</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.03.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В БИЗНЕС-ИНФОРМАТИКЕ. ENGLISH FOR BUSINESS INFORMATICS (B1-B2) 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебном пособии представлены тексты для чтения, содержание которых (экономика и информационные системы, корпоративные информационные системы, электронный бизнес, важность информационной безопасности для бизнеса, использование гаджетов в деловой коммуникации, информационные технологии (ИТ) в менеджменте, цифровая экономика, значение информационных технологий) полезны для профессиональной подготовки обучаемых. Пособие может быть использовано на практических занятиях и при самостоятельной работе, в том числе в рамках курса иностранного языка в профессиональной сфере. Освоение материалов учебника поспособствует формированию у студентов общекультурных и профессиональных компетенций. Пособие разработано с применением современных подходов к изучению языка. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебное пособие предназначено для студентов ИТ-направлений; для специалистов по информационным технологиям, прикладной информатике и бизнес-информатике, а также для тех, кто стремится совершенствовать владение английским языком с целью профессионального роста.</t>
+    <t>В учебном пособии представлены тексты для чтения, содержание которых (экономика и информационные системы, корпоративные информационные системы, электронный бизнес, важность информационной безопасности для бизнеса, использование гаджетов в деловой коммуникации, информационные технологии (ИТ) в менеджменте, цифровая экономика, значение информационных технологий) полезны для профессиональной подготовки обучаемых. Пособие может быть использовано на практических занятиях и при самостоятельной работе, в том числе в рамках курса иностранного языка в профессиональной сфере. Освоение материалов учебника поспособствует формированию у студентов общекультурных и профессиональных компетенций. Пособие разработано с применением современных подходов к изучению языка.</t>
   </si>
   <si>
     <t>978-5-534-16163-2</t>
   </si>
   <si>
     <t>81.2Англ-922</t>
   </si>
   <si>
     <t>17.07.2018</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В УПРАВЛЕНИИ ПЕРСОНАЛОМ (B1—B2). ENGLISH FOR HUMAN RESOURCE MANAGERS 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Чикилева Л. С., Ливская Е. В., Есина Л. С.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Учебник содержит аутентичные тексты, взятые из средств массовой информации. Представленные в текстах сведения (прохождение и проведение собеседований, ведение переговоров и деловой переписки, выступление с презентациями и докладами и т. д.) будут полезны для профессиональной подготовки студентов. Учебник может применяться на практических занятиях и в самостоятельной работе, в том числе в рамках курса иностранного языка в профессиональной сфере. Материалы этой книги способствуют формированию у учащихся общекультурных и профессиональных компетенций.</t>
   </si>
   <si>
     <t>978-5-534-08232-6</t>
   </si>