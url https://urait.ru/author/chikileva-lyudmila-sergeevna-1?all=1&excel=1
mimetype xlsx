--- v3 (2026-06-10)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>10.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>