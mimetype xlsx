--- v2 (2026-02-27)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>27.02.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЮРИДИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>978-5-534-12733-1</t>
   </si>
   <si>
     <t>17.03.2025</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЮРИДИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Беляева Т. М., Кудинов А. Т., Пальянова Н. В., Чубукова С. Г. ; Отв. ред. Чубукова С. Г.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
-    <t>Информационные технологии в отраслях</t>
+    <t>Информационные технологии в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе, составленном преподавателями кафедры правовой информатики МГЮА имени О. Е. Кутафина, представлены основные сведения о предмете и методах правовой информатики, роли информации, информационных технологий и информационных систем в современном информационном обществе, основах государственной политики в информационной сфере, информационной безопасности, электронном документообороте. Кроме того, обучающиеся познакомятся с основными методами, способами и средствами поиска и систематизации правовой информации с помощью справочных правовых систем и научатся использовать эти системы применительно к юридической деятельности. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-18966-7</t>
   </si>
   <si>
     <t>67.404.3я723</t>
   </si>
   <si>
     <t>МАТЕМАТИКА И ИНФОРМАТИКА 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В учебнике авторы рассматривают наиболее существенные вопросы, связанные с изучением дисциплины «Математика и информатика» с учетом достигнутого уровня развития информационных технологий и совершенствования программного обеспечения персональных компьютеров. В книге представлены основные сведения о роли информационных технологий в современном информационном обществе, основах государственной политики в информационной сфере, информационной безопасности. Рассмотрены возможности операционных систем, текстовых редакторов, электронных таблиц, баз данных, компьютерных сетей и сети Интернет. Примеры решения конкретных задач, упражнения и задания для самостоятельной работы позволят закрепить умения и навыки в использовании рассмотренных информационных технологий.</t>
   </si>
   <si>
     <t>978-5-534-10683-1</t>
   </si>
   <si>
     <t>32.973я723</t>
   </si>
   <si>
     <t>18.04.2024</t>
   </si>