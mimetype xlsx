--- v3 (2026-04-23)
+++ v4 (2026-06-10)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>23.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,71 +133,74 @@
   <si>
     <t>11.12.2018</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА И МАТЕМАТИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Элькина В.Д.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
+    <t>В учебнике авторы рассматривают наиболее существенные вопросы, связанные с изучением дисциплины «Информатика и математика» с учетом достигнутого уровня развития информационных технологий и совершенствования программного обеспечения персональных компьютеров. В книге представлены основные сведения о роли информационных технологий в современном информационном обществе, основах государственной политики в информационной сфере, информационной безопасности. Рассмотрены возможности операционных систем, текстовых редакторов, электронных таблиц, баз данных, компьютерных сетей и сети Интернет. Примеры решения конкретных задач, упражнения и задания для самостоятельной работы позволят закрепить умения и навыки в использовании рассмотренных информационных технологий.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-10684-8</t>
+  </si>
+  <si>
+    <t>32.973я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>15.06.2015</t>
+  </si>
+  <si>
+    <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЮРИДИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
     <t>В книге представлены основные сведения о роли информационных технологий в современном информационном обществе, основах государственной политики в информационной сфере, информационной безопасности. Рассмотрены возможности операционных систем, текстовых редакторов, электронных таблиц, баз данных, компьютерных сетей и сети Интернет. Дополнительно приведены основные положения таких разделов математики, как математический анализ, теория множеств, математическая логика, теория вероятностей и математическая статистика, и показана возможность их применения в процессе решения задач, возникающих в юридической практике. В издание включены материалы для подготовки и проведения практических занятий по всем разделам дисциплины. Представленные в учебнике примеры решения конкретных задач, упражнения и задания для самостоятельной работы позволят сформировать и закрепить умения и навыки в использовании рассмотренных информационных технологий.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...16 lines deleted...]
-  <si>
     <t>978-5-534-12733-1</t>
   </si>
   <si>
     <t>17.03.2025</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЮРИДИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Беляева Т. М., Кудинов А. Т., Пальянова Н. В., Чубукова С. Г. ; Отв. ред. Чубукова С. Г.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Информационные технологии в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе, составленном преподавателями кафедры правовой информатики МГЮА имени О. Е. Кутафина, представлены основные сведения о предмете и методах правовой информатики, роли информации, информационных технологий и информационных систем в современном информационном обществе, основах государственной политики в информационной сфере, информационной безопасности, электронном документообороте. Кроме того, обучающиеся познакомятся с основными методами, способами и средствами поиска и систематизации правовой информации с помощью справочных правовых систем и научатся использовать эти системы применительно к юридической деятельности. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям.</t>
@@ -214,66 +217,66 @@
   <si>
     <t>В учебнике авторы рассматривают наиболее существенные вопросы, связанные с изучением дисциплины «Математика и информатика» с учетом достигнутого уровня развития информационных технологий и совершенствования программного обеспечения персональных компьютеров. В книге представлены основные сведения о роли информационных технологий в современном информационном обществе, основах государственной политики в информационной сфере, информационной безопасности. Рассмотрены возможности операционных систем, текстовых редакторов, электронных таблиц, баз данных, компьютерных сетей и сети Интернет. Примеры решения конкретных задач, упражнения и задания для самостоятельной работы позволят закрепить умения и навыки в использовании рассмотренных информационных технологий.</t>
   </si>
   <si>
     <t>978-5-534-10683-1</t>
   </si>
   <si>
     <t>32.973я723</t>
   </si>
   <si>
     <t>18.04.2024</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННОЕ И ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ИНФОРМАЦИОННОЙ БЕЗОПАСНОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Полякова Т. А., Стрельцов А. А., Чубукова С. Г., Ниесов В. А. ; Под ред. Поляковой Т. А., Стрельцова А. А.</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Административное право</t>
   </si>
   <si>
-    <t>В издании изложены общие теоретический и методологический подходы к формированию правового и организационного обеспечений информационной безопасности человека, общества и государства. Подробно освещены основные институты правового обеспечений информационной безопасности: правовые режимы защиты информации, государственной, служебной и коммерческой тайн, персональных данных, юридической ответственности за правонарушения в области информационной безопасности, а также структура организационного обеспечения информационной безопасности. Рассмотрены проблемы формирования правового режима международной информационной безопасности. Значительное внимание уделено организационным аспектам управления защитой информационных систем. Задача настоящего учебного курса — приобретение студентами как общих знаний в области правового и организационного обеспечения информационной безопасности, так и изучение вопросов, связанных с формированием и реализацией государственной политики в этой сфере, а также получение магистрами более углубленных знаний в области информационной безопасности, проблем международной информационной безопасности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, будет полезен для аспирантов, преподавателей юридических и экономических высших учебных заведений, юридических и экономических факультетов университетов.</t>
+    <t>В издании изложены общие теоретический и методологический подходы к формированию правового и организационного обеспечений информационной безопасности человека, общества и государства. Подробно освещены основные институты правового обеспечений информационной безопасности: правовые режимы защиты информации, государственной, служебной и коммерческой тайн, персональных данных, юридической ответственности за правонарушения в области информационной безопасности, а также структура организационного обеспечения информационной безопасности. Рассмотрены проблемы формирования правового режима международной информационной безопасности. Значительное внимание уделено организационным аспектам управления защитой информационных систем.</t>
   </si>
   <si>
     <t>978-5-534-19108-0</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННОЕ И ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ИНФОРМАЦИОННОЙ БЕЗОПАСНОСТИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Полякова Т. А., Стрельцов А. А., Чубукова С. Г., Ниесов В. А. ; Отв. ред. Полякова Т. А., Стрельцов А. А.</t>
   </si>
   <si>
-    <t>В издании изложены общие теоретический и методологический подходы к формированию правового и организационного обеспечений информационной безопасности человека, общества и государства. Подробно освещены основные институты правового обеспечений информационной безопасности: правовые режимы защиты информации, государственной, служебной и коммерческой тайн, персональных данных, юридической ответственности за правонарушения в области информационной безопасности, а также структура организационного обеспечения информационной безопасности. Рассмотрены проблемы формирования правового режима международной информационной безопасности. Значительное внимание уделено организационным аспектам управления защитой информационных систем. Задача настоящего учебного курса — приобретение студентами как общих знаний в области правового и организационного обеспечения информационной безопасности, так и изучение вопросов, связанных с формированием и реализацией государственной политики в этой сфере, а также получение магистрами более углубленных знаний в области информационной безопасности, проблем международной информационной безопасности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначен для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В издании изложены общие теоретический и методологический подходы к формированию правового и организационного обеспечений информационной безопасности человека, общества и государства. Подробно освещены основные институты правового обеспечений информационной безопасности: правовые режимы защиты информации, государственной, служебной и коммерческой тайн, персональных данных, юридической ответственности за правонарушения в области информационной безопасности, а также структура организационного обеспечения информационной безопасности. Рассмотрены проблемы формирования правового режима международной информационной безопасности. Значительное внимание уделено организационным аспектам управления защитой информационных систем. .</t>
   </si>
   <si>
     <t>978-5-534-19107-3</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
   <si>
     <t>ПРАВОВАЯ ИНФОРМАТИКА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Чубукова С. Г., Беляева Т. М., Кудинов А. Т., Пальянова Н. В. ; Под ред. Чубуковой С. Г.</t>
   </si>
   <si>
     <t>В курсе, составленном преподавателями кафедры правовой информатики МГЮА имени О. Е. Кутафина, представлены основные сведения о предмете и методах правовой информатики, роли информации, информационных технологий и информационных систем в современном информационном обществе, основах государственной политики в информационной сфере, информационной безопасности, электронном документообороте. Кроме того, студенты познакомятся с основными методами, способами и средствами поиска и систематизации правовой информации с помощью справочных правовых систем и научатся использовать эти системы применительно к юридической деятельности. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19012-0</t>
   </si>
   <si>
     <t>67.404.3я73</t>
   </si>
 </sst>
 </file>
 
@@ -997,411 +1000,411 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2419.0</v>
       </c>
       <c r="M6" s="9">
         <v>2659.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.692</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583745</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>338</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1799.0</v>
       </c>
       <c r="M7" s="9">
         <v>1979.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.529</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583918</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>402</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2089.0</v>
       </c>
       <c r="M8" s="9">
         <v>2299.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.607</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583236</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>357</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1889.0</v>
       </c>
       <c r="M9" s="9">
         <v>2079.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.552</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584372</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>357</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1889.0</v>
       </c>
       <c r="M10" s="9">
         <v>2079.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.552</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>590549</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>338</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1799.0</v>
       </c>
       <c r="M11" s="9">
         <v>1979.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.529</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>