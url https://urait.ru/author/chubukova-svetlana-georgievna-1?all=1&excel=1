--- v4 (2026-06-10)
+++ v5 (2026-07-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>10.06.2026</t>
+    <t>28.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>