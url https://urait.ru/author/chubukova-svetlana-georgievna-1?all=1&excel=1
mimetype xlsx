--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>28.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -909,54 +909,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>402</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2089.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2299.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -979,54 +979,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>472</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2419.0</v>
+        <v>2539.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2659.0</v>
+        <v>2789.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -1049,54 +1049,54 @@
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>338</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1799.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1979.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1119,54 +1119,54 @@
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>402</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2089.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2299.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1189,54 +1189,54 @@
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>357</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1889.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2079.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
@@ -1259,54 +1259,54 @@
       <c r="B10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>357</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1889.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2079.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>73</v>
       </c>
@@ -1329,54 +1329,54 @@
       <c r="B11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>338</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1799.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1979.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>