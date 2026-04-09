--- v1 (2026-02-20)
+++ v2 (2026-04-09)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
-[...1 lines deleted...]
-    <t>20.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>09.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,123 +148,126 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
     <t>Курс подготовлен преподавателями кафедр гуманитарных наук ведущих вузов Москвы. В основе курса лежит многолетний опыт преподавательской и научной работы авторов, результаты исследований новейшей истории России, обобщенные многими отечественными и зарубежными учеными. Курс включает развернутую информацию о новейшей отечественной истории XX — начала XXI в., движущих силах и закономерностях развития исторического процесса в Российской Империи — СССР — Российской Федерации в XX — начале XXI в., месте и роли России в мировом историческом процессе и современном мире, важнейших событиях и этапах исторического развития нашей страны в выделенный период. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначен для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13853-5</t>
   </si>
   <si>
     <t>63.3(0)6я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
+    <t>26.03.2026</t>
+  </si>
+  <si>
+    <t>История России в XX — начале XXI века. 1941—2025 3-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Чураков Д. О., Барсенков А. С., Вдовин А. И. ; Под ред. Чуракова Д. О.</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>В основе вузовского курса лежит многолетний опыт научной и преподавательской деятельности специалистов исторических факультетов МПГУ и МГУ. В издании учтены новейшие тенденции развития исторической науки в России и за рубежом, сделан упор на освещение различных точек зрения по ключевым дискуссионным вопросам истории 1941—2025 гг. Впервые в учебной литературе детально освещаются внешнеполитические и экономические события 2014—2025 гг., связанные с конфликтом на Украине. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания, требующие от студента умения анализировать полученный в процессе изучения курса материал и обращаться к дополнительным источникам.</t>
+  </si>
+  <si>
+    <t>978-5-534-21997-5</t>
+  </si>
+  <si>
+    <t>63.3(2)6я73</t>
+  </si>
+  <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО XX ВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Гриф УМО ВО</t>
-[...4 lines deleted...]
-  <si>
     <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории до XX века. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям, а также преподавателей в области истории и обществознания и всех, кто интересуется различными этапами истории России.</t>
   </si>
   <si>
     <t>978-5-534-19254-4</t>
   </si>
   <si>
     <t>63.3(2)я73</t>
   </si>
   <si>
     <t>27.04.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО НАЧАЛА XXI ВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, а также преподавателей в области истории и обществознания и всех, кто интересуется различными этапами истории России.</t>
   </si>
   <si>
     <t>978-5-534-19256-8</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО НАЧАЛА XXI ВЕКА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебник восстанавливает традицию изучения отечественной истории не с Новгородско-Киевской Руси, а с момента возникновения на российском историческом пространстве первых государств. Учебник рекомендован всем, кто стремится разобраться в значимых событиях прошлого с глубочайшей древности до начала XXI века и ориентироваться в актуальной научной полемике по всем трудным вопросам родной истории.</t>
   </si>
   <si>
     <t>978-5-534-19252-0</t>
   </si>
   <si>
     <t>63.3(2)я723</t>
   </si>
   <si>
     <t>20.01.2017</t>
   </si>
   <si>
     <t>История России ХХ века. 1900—1941 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Чуракова Д. О.</t>
   </si>
   <si>
     <t>Этот учебник можно рекомендовать всем, кто желает не просто разбираться в отечественной истории эпохи заката Российской империи — рассвета и подъема Советского Союза, но и ориентироваться в актуальной полемике последних лет, посвященной этому периоду. Авторы работы — заслуженные специалисты в русской истории, преподаватели МПГУ с многолетним опытом. Структура учебника помогает студентам освоить цивилизационный подход, расширить профессиональный кругозор и сформулировать собственный взгляд на проблемные места отечественной истории. В книге подробно отражены политические, экономические и социально-культурные факторы развития России—СССР, участие в историческом процессе всех слоев населения — высшей знати и партийного руководства, военных и штатских, горожан и крестьян. Отдельно повествуется о судьбах русской эмиграции.</t>
   </si>
   <si>
     <t>978-5-534-03272-7</t>
-  </si>
-[...13 lines deleted...]
-    <t>978-5-534-02558-3</t>
   </si>
   <si>
     <t>02.06.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ. XX — НАЧАЛО XXI ВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс подготовлен преподавателями кафедр гуманитарных наук ведущих вузов Москвы. В основе курса лежит многолетний опыт преподавательской и научной работы авторов, результаты исследований новейшей истории России, обобщенные многими отечественными и зарубежными учеными. Курс включает развернутую информацию о новейшей отечественной истории XX — начала XXI в., движущих силах и закономерностях развития исторического процесса в Российской Империи — СССР — Российской Федерации в XX — начале XXI в., месте и роли России в мировом историческом процессе и современном мире, важнейших событиях и этапах исторического развития нашей страны в выделенный период. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначен для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-13567-1</t>
   </si>
   <si>
     <t>63.3(0)6я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -639,51 +642,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-xx-nachala-xxi-veka-584082" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-do-xx-veka-583791" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-do-nachala-xxi-veka-583293" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-do-nachala-xxi-veka-583792" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-hh-veka-1900-1941-583182" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-hh-veka-1941-2016-583275" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-xx-nachalo-xxi-veka-582957" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-xx-nachala-xxi-veka-584082" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-v-xx-nachale-xxi-veka-1941-2025-600514" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-do-xx-veka-583791" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-do-nachala-xxi-veka-583293" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-do-nachala-xxi-veka-583792" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-hh-veka-1900-1941-583182" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-xx-nachalo-xxi-veka-582957" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -934,459 +937,459 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.497</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>583791</v>
+        <v>600514</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>241</v>
+        <v>429</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1349.0</v>
+        <v>2219.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1479.0</v>
+        <v>2439.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.412</v>
+        <v>0.64</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>583293</v>
+        <v>583791</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>414</v>
+        <v>241</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2149.0</v>
+        <v>1349.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2359.0</v>
+        <v>1479.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.622</v>
+        <v>0.412</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>583792</v>
+        <v>583293</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>414</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2149.0</v>
       </c>
       <c r="M8" s="9">
         <v>2359.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.622</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>583182</v>
+        <v>583792</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2199.0</v>
+        <v>2149.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2419.0</v>
+        <v>2359.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.635</v>
+        <v>0.622</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>583275</v>
+        <v>583182</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>365</v>
+        <v>425</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1919.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2109.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.562</v>
+        <v>0.635</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>582957</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>311</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1669.0</v>
       </c>
       <c r="M11" s="9">
         <v>1839.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.497</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>