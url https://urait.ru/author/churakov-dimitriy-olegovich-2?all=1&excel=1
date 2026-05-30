--- v2 (2026-04-09)
+++ v3 (2026-05-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>09.04.2026</t>
+    <t>30.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,150 +133,150 @@
   <si>
     <t>20.07.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ XX - НАЧАЛА XXI ВЕКА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Чуракова Д. О., Саркисяна С.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
-    <t>Курс подготовлен преподавателями кафедр гуманитарных наук ведущих вузов Москвы. В основе курса лежит многолетний опыт преподавательской и научной работы авторов, результаты исследований новейшей истории России, обобщенные многими отечественными и зарубежными учеными. Курс включает развернутую информацию о новейшей отечественной истории XX — начала XXI в., движущих силах и закономерностях развития исторического процесса в Российской Империи — СССР — Российской Федерации в XX — начале XXI в., месте и роли России в мировом историческом процессе и современном мире, важнейших событиях и этапах исторического развития нашей страны в выделенный период. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначен для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Учебник подготовлен преподавателями кафедр гуманитарных наук ведущих вузов Москвы. В основе книги лежит многолетний опыт преподавательской и научной работы авторов, результаты исследований новейшей истории России, обобщенные многими отечественными и зарубежными учеными. Книга включает развернутую информацию о новейшей отечественной истории XX — начала XXI в., движущих силах и закономерностях развития исторического процесса в Российской Империи — СССР — Российской Федерации в XX — начале XXI в., месте и роли России в мировом историческом процессе и современном мире, важнейших событиях и этапах исторического развития нашей страны в выделенный период. В новое, дополненное издание учебника включен параграф, посвященный международным отношениям и внешней политике России в 2012—2016 гг. После каждой главы даны вопросы и задания, которые помогут студентам лучше усвоить теоретический материал. Предназначено для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13853-5</t>
   </si>
   <si>
     <t>63.3(0)6я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.03.2026</t>
   </si>
   <si>
     <t>История России в XX — начале XXI века. 1941—2025 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Чураков Д. О., Барсенков А. С., Вдовин А. И. ; Под ред. Чуракова Д. О.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>В основе вузовского курса лежит многолетний опыт научной и преподавательской деятельности специалистов исторических факультетов МПГУ и МГУ. В издании учтены новейшие тенденции развития исторической науки в России и за рубежом, сделан упор на освещение различных точек зрения по ключевым дискуссионным вопросам истории 1941—2025 гг. Впервые в учебной литературе детально освещаются внешнеполитические и экономические события 2014—2025 гг., связанные с конфликтом на Украине. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания, требующие от студента умения анализировать полученный в процессе изучения курса материал и обращаться к дополнительным источникам.</t>
   </si>
   <si>
     <t>978-5-534-21997-5</t>
   </si>
   <si>
     <t>63.3(2)6я73</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО XX ВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории до XX века. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям, а также преподавателей в области истории и обществознания и всех, кто интересуется различными этапами истории России.</t>
+    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории до XX века. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма.</t>
   </si>
   <si>
     <t>978-5-534-19254-4</t>
   </si>
   <si>
     <t>63.3(2)я73</t>
   </si>
   <si>
     <t>27.04.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО НАЧАЛА XXI ВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, а также преподавателей в области истории и обществознания и всех, кто интересуется различными этапами истории России.</t>
+    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма.</t>
   </si>
   <si>
     <t>978-5-534-19256-8</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО НАЧАЛА XXI ВЕКА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебник восстанавливает традицию изучения отечественной истории не с Новгородско-Киевской Руси, а с момента возникновения на российском историческом пространстве первых государств. Учебник рекомендован всем, кто стремится разобраться в значимых событиях прошлого с глубочайшей древности до начала XXI века и ориентироваться в актуальной научной полемике по всем трудным вопросам родной истории.</t>
   </si>
   <si>
     <t>978-5-534-19252-0</t>
   </si>
   <si>
     <t>63.3(2)я723</t>
   </si>
   <si>
     <t>20.01.2017</t>
   </si>
   <si>
     <t>История России ХХ века. 1900—1941 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Чуракова Д. О.</t>
   </si>
   <si>
     <t>Этот учебник можно рекомендовать всем, кто желает не просто разбираться в отечественной истории эпохи заката Российской империи — рассвета и подъема Советского Союза, но и ориентироваться в актуальной полемике последних лет, посвященной этому периоду. Авторы работы — заслуженные специалисты в русской истории, преподаватели МПГУ с многолетним опытом. Структура учебника помогает студентам освоить цивилизационный подход, расширить профессиональный кругозор и сформулировать собственный взгляд на проблемные места отечественной истории. В книге подробно отражены политические, экономические и социально-культурные факторы развития России—СССР, участие в историческом процессе всех слоев населения — высшей знати и партийного руководства, военных и штатских, горожан и крестьян. Отдельно повествуется о судьбах русской эмиграции.</t>
   </si>
   <si>
     <t>978-5-534-03272-7</t>
   </si>
   <si>
     <t>02.06.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ. XX — НАЧАЛО XXI ВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс подготовлен преподавателями кафедр гуманитарных наук ведущих вузов Москвы. В основе курса лежит многолетний опыт преподавательской и научной работы авторов, результаты исследований новейшей истории России, обобщенные многими отечественными и зарубежными учеными. Курс включает развернутую информацию о новейшей отечественной истории XX — начала XXI в., движущих силах и закономерностях развития исторического процесса в Российской Империи — СССР — Российской Федерации в XX — начале XXI в., месте и роли России в мировом историческом процессе и современном мире, важнейших событиях и этапах исторического развития нашей страны в выделенный период. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначен для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>Учебник подготовлен преподавателями кафедр гуманитарных наук ведущих вузов Москвы. В основе книги лежит многолетний опыт преподавательской и научной работы авторов, результаты исследований новейшей истории России, обобщенные многими отечественными и зарубежными учеными. Книга включает развернутую информацию о новейшей отечественной истории XX — начала XXI в., движущих силах и закономерностях развития исторического процесса в Российской Империи — СССР — Российской Федерации в XX — начале XXI в., месте и роли России в мировом историческом процессе и современном мире, важнейших событиях и этапах исторического развития нашей страны в выделенный период. В новое, дополненное издание учебника включен параграф, посвященный международным отношениям и внешней политике России в 2012—2016 гг. После каждой главы даны вопросы и задания, которые помогут студентам лучше усвоить теоретический материал.</t>
   </si>
   <si>
     <t>978-5-534-13567-1</t>
   </si>
   <si>
     <t>63.3(0)6я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>