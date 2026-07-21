--- v3 (2026-05-30)
+++ v4 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>30.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>