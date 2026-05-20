--- v2 (2026-04-03)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>03.04.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>