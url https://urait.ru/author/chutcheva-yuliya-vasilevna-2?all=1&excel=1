--- v3 (2026-05-20)
+++ v4 (2026-07-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...1 lines deleted...]
-    <t>21.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,114 +157,108 @@
   <si>
     <t>На современном материале авторы раскрывают все основные аспекты бухгалтерского учета и финансов предприятий (организаций) в АПК. Дана характеристика всем основным видам ресурсов (основные и оборотные средства, финансовые), рассмотрены показатели их количественной и качественной оценки. При разработке курса авторы опирались на труды ряда поколений ученых Российского государственного аграрного университета — МСХА им. К. А. Тимирязева, исследовавших многие проблемы, затронутые в курсе. Соответствует требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17394-9</t>
   </si>
   <si>
     <t>65.321я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.09.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ОРГАНИЗАЦИИ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Ахметова Р.Г., Чутчевой Ю.В.</t>
   </si>
   <si>
-    <t>На современном материале авторы раскрывают все основные аспекты работы предприятий (организаций) в АПК — от создания и функционирования в рыночной среде до прекращения деятельности. Дана характеристика всем основным видам ресурсов (трудовые, земельные, основные и оборотные средства, финансовые), рассмотрены показатели их количественной и качественной оценки, а также оптимизация обеспеченности ими предприятий, мотивация персонала, оплата труда и материальное стимулирование работников, инновационная и инвестиционная деятельность, планирование производства. При разработке курса авторы опирались на труды ряда поколений ученых Российского государственного аграрного университета — МСХА им. К. А. Тимирязева, исследовавших многие проблемы, затронутые в курсе. Соответствует требованиям федерального государственного образовательного стандарта среднего профессионального образования Рекомендовано Учебно-методическим отделом среднего профессионального образования в качестве учебника для студентов учебных учреждений среднего профессионального образования</t>
+    <t>На современном материале авторы раскрывают все основные аспекты работы предприятий (организаций) в АПК — от создания и функционирования в рыночной среде до прекращения деятельности. Дана характеристика всем основным видам ресурсов (трудовые, земельные, основные и оборотные средства, финансовые), рассмотрены показатели их количественной и качественной оценки, а также оптимизация обеспеченности ими предприятий, мотивация персонала, оплата труда и материальное стимулирование работников, инновационная и инвестиционная деятельность, планирование производства. При разработке курса авторы опирались на труды ряда поколений ученых Российского государственного аграрного университета — МСХА им. К. А. Тимирязева, исследовавших многие проблемы, затронутые в курсе.</t>
   </si>
   <si>
     <t>978-5-534-17393-2</t>
   </si>
   <si>
     <t>27.06.2022</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРЕДПРИЯТИЙ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>На современном материале авторы раскрывают все основные аспекты работы предприятий (организаций) в АПК — от создания и функционирования в рыночной среде до прекращения деятельности. Дана характеристика всем основным видам ресурсов (трудовые, земельные, основные и оборотные средства, финансовые), рассмотрены показатели их количественной и качественной оценки, а также оптимизация обеспеченности ими предприятий, мотивация персонала, оплата труда и материальное стимулирование работников, инновационная и инвестиционная деятельность, планирование производства. При разработке курса авторы опирались на труды ряда поколений ученых Российского государственного аграрного университета — МСХА им. К. А. Тимирязева, исследовавших многие проблемы, затронутые в курсе. Соответствует требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям, а также преподавателей, предпринимателей, занятых агробизнесом, специалистов предприятий и организаций АПК.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-15177-0</t>
   </si>
   <si>
     <t>65.321я73</t>
   </si>
   <si>
     <t>15.05.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРЕДПРИЯТИЙ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА. ПРАКТИЧЕСКИЙ КУРС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>На современном материале авторы раскрывают все основные аспекты работы предприятий (организаций) в АПК — от создания и функционирования в рыночной среде до прекращения деятельности. Дана характеристика всем основным видам ресурсов (трудовые, земельные, основные и оборотные средства, финансовые), рассмотрены показатели их количественной и качественной оценки, а также оптимизация обеспеченности ими предприятий, мотивация персонала, оплата труда и материальное стимулирование работников, инновационная и инвестиционная деятельность, планирование производства. При написании практического курса авторы опирались на труды ряда поколений ученых Российского государственного аграрного университета - МСХА им. К. А. Тимирязева, исследовавших многие проблемы, затронутые в более ранних исследованиях. Издание содержит основные понятия , примеры выполнения расчетных- задач и задачи для самостоятельной работы, список рекомендуемой литературы Содержание практического курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования..</t>
+    <t>На современном материале авторы раскрывают все основные аспекты работы предприятий (организаций) в АПК — от создания и функционирования в рыночной среде до прекращения деятельности. Дана характеристика всем основным видам ресурсов (трудовые, земельные, основные и оборотные средства, финансовые), рассмотрены показатели их количественной и качественной оценки, а также оптимизация обеспеченности ими предприятий, мотивация персонала, оплата труда и материальное стимулирование работников, инновационная и инвестиционная деятельность, планирование производства. При написании практического курса авторы опирались на труды ряда поколений ученых Российского государственного аграрного университета - МСХА им. К. А. Тимирязева, исследовавших многие проблемы, затронутые в более ранних исследованиях. Издание содержит основные понятия , примеры выполнения расчетных- задач и задачи для самостоятельной работы, список рекомендуемой литературы</t>
   </si>
   <si>
     <t>978-5-534-16190-8</t>
   </si>
   <si>
     <t>17.02.2017</t>
   </si>
   <si>
     <t>ЭКОНОМИКА СЕЛЬСКОГО ХОЗЯЙСТВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Коваленко Н.Я.</t>
   </si>
   <si>
-    <t>Данный учебник раскрывает основные понятия, инфраструктуру, производственные средства и принципы функционирования сельского хозяйства в России. Последовательно рассматриваются основы формирования агропромышленного комплекса, динамика, законы и элементы рынка, особенности ценообразования, а также производства и использования ресурсов в данной отрасли. Вдобавок к теоретической информации в учебнике даются методики расчета ключевых показателей, используемых для определения эффективности сельскохозяйственного производства. Кроме того, авторы уделяют особое внимание актуальным проблемам сельского хозяйства России, раскрывая их причины и специфику, а также приводя основные пути наиболее эффективного их решения, в том числе и выбранные государством. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>Данный учебник раскрывает основные понятия, инфраструктуру, производственные средства и принципы функционирования сельского хозяйства в России. Последовательно рассматриваются основы формирования агропромышленного комплекса, динамика, законы и элементы рынка, особенности ценообразования, а также производства и использования ресурсов в данной отрасли. Вдобавок к теоретической информации в учебнике даются методики расчета ключевых показателей, используемых для определения эффективности сельскохозяйственного производства. Кроме того, авторы уделяют особое внимание актуальным проблемам сельского хозяйства России, раскрывая их причины и специфику, а также приводя основные пути наиболее эффективного их решения, в том числе и выбранные государством.</t>
   </si>
   <si>
     <t>978-5-9916-8769-0</t>
   </si>
   <si>
     <t>65.32я73</t>
   </si>
   <si>
     <t>06.02.2018</t>
   </si>
   <si>
     <t>ЭКОНОМИКА СЕЛЬСКОГО ХОЗЯЙСТВА. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Данный учебник раскрывает основные понятия, инфраструктуру, производственные средства и принципы функционирования сельского хозяйства в России. Последовательно рассматриваются основы формирования агропромышленного комплекса, динамика, законы и элементы рынка, особенности ценообразования, а также производства и использования ресурсов в данной отрасли. Вдобавок к теоретической информации в учебнике даются методики расчета ключевых показателей, используемых для определения эффективности сельскохозяйственного производства. Кроме того, авторы уделяют особое внимание актуальным проблемам сельского хозяйства России, раскрывая их причины и специфику, а также приводя основные пути наиболее эффективного их решения, в том числе и выбранные государством.</t>
   </si>
   <si>
     <t>978-5-534-06920-4</t>
   </si>
   <si>
     <t>65.32я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1043,271 +1037,271 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2199.0</v>
       </c>
       <c r="M7" s="9">
         <v>2419.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.635</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583281</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>213</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1219.0</v>
       </c>
       <c r="M8" s="9">
         <v>1339.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.378</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583258</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>406</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2109.0</v>
       </c>
       <c r="M9" s="9">
         <v>2319.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.612</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>586612</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>406</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2109.0</v>
       </c>
       <c r="M10" s="9">
         <v>2319.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.612</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>