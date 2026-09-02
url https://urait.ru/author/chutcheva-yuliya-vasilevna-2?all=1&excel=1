--- v4 (2026-07-12)
+++ v5 (2026-09-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>13.07.2026</t>
+    <t>02.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>