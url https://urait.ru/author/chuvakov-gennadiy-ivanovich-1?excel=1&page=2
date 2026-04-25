--- v0 (2026-01-21)
+++ v1 (2026-04-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>21.01.2026</t>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -912,54 +912,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>145</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>729.0</v>
+        <v>779.0</v>
       </c>
       <c r="M5" s="9">
-        <v>799.0</v>
+        <v>859.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -982,54 +982,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>145</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>729.0</v>
+        <v>779.0</v>
       </c>
       <c r="M6" s="9">
-        <v>799.0</v>
+        <v>859.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1052,54 +1052,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>505</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="9">
-        <v>2399.0</v>
+        <v>2569.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2639.0</v>
+        <v>2829.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1122,54 +1122,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>505</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="9">
-        <v>2399.0</v>
+        <v>2569.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2639.0</v>
+        <v>2829.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
@@ -1192,54 +1192,54 @@
       <c r="B9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>162</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="9">
-        <v>919.0</v>
+        <v>979.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1009.0</v>
+        <v>1079.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
@@ -1262,54 +1262,54 @@
       <c r="B10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>162</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L10" s="9">
-        <v>919.0</v>
+        <v>979.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1009.0</v>
+        <v>1079.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>68</v>
       </c>
@@ -1332,54 +1332,54 @@
       <c r="B11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>147</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>739.0</v>
+        <v>789.0</v>
       </c>
       <c r="M11" s="9">
-        <v>809.0</v>
+        <v>869.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>74</v>
       </c>
@@ -1402,54 +1402,54 @@
       <c r="B12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>147</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>739.0</v>
+        <v>789.0</v>
       </c>
       <c r="M12" s="9">
-        <v>809.0</v>
+        <v>869.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>79</v>
       </c>