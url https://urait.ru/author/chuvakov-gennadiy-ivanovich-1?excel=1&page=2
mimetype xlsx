--- v1 (2026-04-25)
+++ v2 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
-[...1 lines deleted...]
-    <t>25.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,78 +166,81 @@
   <si>
     <t>53.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ОБЩИЙ УХОД ЗА БОЛЬНЫМИ 3-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе представлен материал, рассчитанный на аудиторную и самостоятельную работу студентов медицинских училищ и колледжей по дисциплине «Общий уход за больными». В курсе описаны методики наблюдения медицинской сестрой за внешним видом и состоянием пациента, его личной гигиеной; питанием и кормлением; рассмотрена помощь при основных клинических симптомах — кашле, одышке, рвоте, запорах и др. Значительное внимание уделено описанию ухода за лежачим больным. Рассмотрены причины некоторых острых состояний, требующих неотложной помощи, и роль медсестры в оказании таковой. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначено для студентов образовательных учреждений среднего профессионального образования, медицинских сестер.</t>
   </si>
   <si>
     <t>978-5-534-16398-8</t>
   </si>
   <si>
     <t>53.54я723</t>
   </si>
   <si>
-    <t>31.03.2023</t>
-[...2 lines deleted...]
-    <t>ОСНОВЫ СЕСТРИНСКОГО ДЕЛА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>20.03.2023</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ СЕСТРИНСКОГО ДЕЛА 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>В курсе представлен материал по основам сестринского дела, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. В каждой из тем определены объем знаний и умений студента, поставлены вопросы для работы с основной учебной и дополнительной литературой. Описаны основные практические манипуляции по уходу за больными различного профиля, в том числе при неотложных состояниях. Представлен перечень навыков и умений, которыми должна владеть медицинская сестра, приведены справочный материал, задания и ситуационные задачи.</t>
-[...2 lines deleted...]
-    <t>978-5-9916-2900-3</t>
+    <t>В курсе представлен материал по основам сестринского дела, рассчитанный как на аудиторную, так и на самостоятельную работу студентов. В каждой из тем определены объем знаний и умений студента, поставлены вопросы для работы с основной учебной и дополнительной литературой. Описаны основные практические манипуляции по уходу за больными различного профиля, в том числе при неотложных состояниях. В приложении представлен перечень навыков и умений, которыми должна владеть медицинская сестра, приведен справочный материал.</t>
+  </si>
+  <si>
+    <t>978-5-534-16394-0</t>
+  </si>
+  <si>
+    <t>29.04.2026</t>
+  </si>
+  <si>
+    <t>Основы сестринского дела 4-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Г.И. Чуваков [и др.]; под редакцией Г.И. Чувакова.</t>
+  </si>
+  <si>
+    <t>В курсе представлен материал по основам сестринского дела, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Курс освещает общий уход, основные практические манипуляции по уходу за больными различного профиля, в том числе при неотложных состояниях.</t>
+  </si>
+  <si>
+    <t>978-5-534-22013-1</t>
   </si>
   <si>
     <t>53.54я73</t>
-  </si>
-[...10 lines deleted...]
-    <t>978-5-534-16394-0</t>
   </si>
   <si>
     <t>12.04.2024</t>
   </si>
   <si>
     <t>СЕСТРИНСКИЙ УХОД В ФИЗИОТЕРАПЕВТИЧЕСКОЙ ПРАКТИКЕ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Чуваков Г. И., Бастрыкина О. В., Юхно М. В.</t>
   </si>
   <si>
     <t>В курсе описана профессиональная деятельность сестринского персонала в физиотерапевтической практике. Рассматриваются основы организации физиотерапевтических отделений (кабинетов), обязанности медицинского персонала, правила техники безопасности. Дана характеристика основных лечебных физических факторов, описаны алгоритмы действий по выполнению процедур, наиболее часто применяемые методы физиотерапии. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям, медицинских сестер — руководителей лечебных учреждений, а также медицинских сестер общей практики.</t>
   </si>
   <si>
     <t>978-5-534-18657-4</t>
   </si>
   <si>
     <t>51.1я73</t>
   </si>
   <si>
     <t>СЕСТРИНСКИЙ УХОД В ФИЗИОТЕРАПЕВТИЧЕСКОЙ ПРАКТИКЕ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе описана профессиональная деятельность сестринского персонала в физиотерапевтической практике. Рассматриваются основы организации физиотерапевтических отделений (кабинетов), обязанности медицинского персонала, правила техники безопасности. Дана характеристика основных лечебных физических факторов, описаны алгоритмы действий по выполнению процедур, наиболее часто применяемые методы физиотерапии. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по естественнонаучным специальностям, медицинских сестер — руководителей лечебных учреждений, а также медицинских сестер общей практики.</t>
   </si>
@@ -660,51 +663,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587802" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-589250" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-589251" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskiy-uhod-v-fizioterapevticheskoy-praktike-584369" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskiy-uhod-v-fizioterapevticheskoy-praktike-584469" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskoe-delo-v-hirurgii-584217" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskoe-delo-v-hirurgii-584473" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587802" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschiy-uhod-za-bolnymi-587803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-589251" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sestrinskogo-dela-600551" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskiy-uhod-v-fizioterapevticheskoy-praktike-584369" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskiy-uhod-v-fizioterapevticheskoy-praktike-584469" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskoe-delo-v-hirurgii-584217" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskoe-delo-v-hirurgii-584473" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1025,459 +1028,459 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.194</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>589250</v>
+        <v>589251</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>505</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="9">
         <v>2569.0</v>
       </c>
       <c r="M7" s="9">
         <v>2829.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.732</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>589251</v>
+        <v>600551</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>505</v>
+        <v>467</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="9">
-        <v>2569.0</v>
+        <v>2389.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2829.0</v>
+        <v>2629.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.732</v>
+        <v>0.686</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584369</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>162</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="9">
         <v>979.0</v>
       </c>
       <c r="M9" s="9">
         <v>1079.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.316</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584469</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>162</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L10" s="9">
         <v>979.0</v>
       </c>
       <c r="M10" s="9">
         <v>1079.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.316</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584217</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>147</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>789.0</v>
       </c>
       <c r="M11" s="9">
         <v>869.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.196</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584473</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>147</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>789.0</v>
       </c>
       <c r="M12" s="9">
         <v>869.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.196</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>