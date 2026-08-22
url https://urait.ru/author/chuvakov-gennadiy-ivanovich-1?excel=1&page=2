--- v2 (2026-06-23)
+++ v3 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>