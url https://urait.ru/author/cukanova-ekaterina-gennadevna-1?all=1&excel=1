--- v0 (2026-02-08)
+++ v1 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>08.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>