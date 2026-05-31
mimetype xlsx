--- v1 (2026-04-10)
+++ v2 (2026-05-31)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>10.04.2026</t>
+    <t>31.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -208,66 +208,66 @@
   <si>
     <t>03.06.2022</t>
   </si>
   <si>
     <t>НАЧАЛЬНОЕ ФИЗКУЛЬТУРНОЕ ОБРАЗОВАНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Германов Г. Н., Цуканова Е. Г., Васенин Г. А.</t>
   </si>
   <si>
     <t>Учебное пособие рекомендовано студентам-бакалаврам, преподавателям спортивных и педагогических вузов. В руководстве актуализируется культурологический аспект становления теоретических знаний о физической культуре, рассматриваются методико-практические закономерности и технологии физического воспитания. Анализируется процесс генерации и эволюции теоретических представлений о двигательных способностях и их качественной однородности физических качествах, об этапах формирования двигательных умений и навыков, принципах, средствах и методах физического воспитания. Издание следует рассматривать как вводный пропедевтический курс знакомства с теорией и методикой физического воспитания, обобщающей теорией физической культуры, изложенный в сжатой, элементарной и доступной форме.</t>
   </si>
   <si>
     <t>978-5-534-15659-1</t>
   </si>
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ОЛИМПИЙСКОЕ ОБРАЗОВАНИЕ В 3 Т. ТОМ 3. ПАРАЛИМПИЙСКИЕ ИГРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Кузьмина О. И., Германов Г. Н., Цуканова Е. Г., Кулькова И. В. ; Под общ. ред. Германова Г.Н.</t>
   </si>
   <si>
-    <t>Игры для инвалидов, известные всему миру как Паралимпийские, традиционно проводятся после главных Олимпийских игр, один раз в четыре года. Паралимпийские игры в мире считаются практически таким же выдающимся событием, как и сами Олимпийские игры. Паралимпийские игры — это больше, чем просто соревнования людей с инвалидностью. Фактически это модель мира равных возможностей. Паралимпийские игры выполняют особую, очень важную миссию — они призваны изменить отношение к людям с инвалидностью и способствовать их полноценной интеграции в жизнь общества. Приводимая информация расширит олимпийские знания бакалавров, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования бакалавра, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена). Учащимся старших классов школы, студентам бакалавриата, аспирантам. Издание также найдет широкий круг использования не только среди обучающихся, но и в практической деятельности учителей физической культуры, студентов.</t>
+    <t>Игры для инвалидов, известные всему миру как Паралимпийские, традиционно проводятся после главных Олимпийских игр, один раз в четыре года. Паралимпийские игры в мире считаются практически таким же выдающимся событием, как и сами Олимпийские игры. Приводимая информация расширит олимпийские знания бакалавров, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования бакалавра, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена).</t>
   </si>
   <si>
     <t>978-5-534-11112-5, 978-5-534-07452-9</t>
   </si>
   <si>
     <t>74.267.5я73</t>
   </si>
   <si>
     <t>08.07.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 3. ПАРАЛИМПИЙСКИЕ ИГРЫ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Приводимая информация расширит олимпийские знания студентов, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена). Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учащимся старших классов школы, студентам. Издание также найдет широкий круг использования не только среди обучающихся, но и в практиче- ской деятельности учителей физической культуры, студентов.</t>
+    <t>Приводимая информация расширит олимпийские знания студентов, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена).</t>
   </si>
   <si>
     <t>978-5-534-12100-1, 978-5-534-10351-9</t>
   </si>
   <si>
     <t>ФИЗИЧЕСКАЯ КУЛЬТУРА В ШКОЛЕ. ЛЕГКАЯ АТЛЕТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-04548-2</t>
   </si>
   <si>
     <t>74.26я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>