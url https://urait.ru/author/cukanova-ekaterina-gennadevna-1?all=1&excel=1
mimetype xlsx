--- v2 (2026-05-31)
+++ v3 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>31.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>