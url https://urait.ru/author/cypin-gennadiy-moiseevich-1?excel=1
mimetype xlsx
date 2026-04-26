--- v1 (2026-03-04)
+++ v2 (2026-04-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>04.03.2026</t>
+    <t>26.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>