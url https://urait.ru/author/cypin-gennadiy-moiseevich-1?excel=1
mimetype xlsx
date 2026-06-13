--- v2 (2026-04-26)
+++ v3 (2026-06-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
-[...1 lines deleted...]
-    <t>26.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+  <si>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -266,53 +266,50 @@
     <t>ПРОБЛЕМЫ МУЗЫКАЛЬНОЙ ПЕДАГОГИКИ И ПСИХОЛОГИИ. ИЗ ОПЫТА МОСКОВСКОЙ КОНСЕРВАТОРИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Слуцкая Л. Е. ; Под ред. Цыпина Г.М.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>С первых лет своего существования Московская консерватория имени П. И. Чайковского стала играть заметную роль в культурной жизни города. Среди ее выпускников прославленные имена С. В. Рахманинова, А. Н. Скрябина, Н. К. Метнера и других композиторов, исполнителей и музыковедов. Основываясь на опыте мастеров консерватории и традициях, заложенными ими по ряду актуальных вопросов музыкально-исполнительского искусства, в учебном пособии рассмотрены основные вопросы и проблемы музыкальной педагогики и психологии.</t>
   </si>
   <si>
     <t>978-5-534-07468-0</t>
   </si>
   <si>
     <t>74.0я73</t>
   </si>
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ПРОБЛЕМЫ МУЗЫКАЛЬНОЙ ПЕДАГОГИКИ И ПСИХОЛОГИИ. ИЗ ОПЫТА МОСКОВСКОЙ КОНСЕРВАТОРИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Слуцкая Л. Е. ; Отв. ред. Цыпин Г. М.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебное пособие посвящено основным вопросам и проблемам музыкальной педагогики и психологии, которые рассматриваются на конкретном примере - опыте Московской консерватории имени П. И. Чайковского. Учебно-воспитательную работу в консерватории вели прославленные мастера, представители различных видов и жанров музыкального искусства. Традиции, заложенные ими, продолжают сегодня их последователи и ученики, взгляды которых по ряду актуальных вопросов музыкально-исполнительского искусства приведены на страницах настоящей книги. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по гуманитарным специальностям.</t>
   </si>
   <si>
     <t>978-5-534-11904-6</t>
   </si>
   <si>
     <t>74.0я723</t>
   </si>
   <si>
     <t>20.04.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ТВОРЧЕСКОЙ ДЕЯТЕЛЬНОСТИ. МУЗЫКА И ДРУГИЕ ИСКУССТВА. Учебник</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>Учебное пособие, состоящее из серии интересных и изобилующих примерами очерков, обращается к важным с точки зрения автора и имеющим прямое отношение к дню сегодняшнему внешним и внутренним аспектам художественно-творческой практики. Речь идет об индивидуальности и личности в искусстве; о мотивации в работе художника и процессах эволюции в его духовной сфере; о формах и организации творческого труда; о возрастных изменениях в структуре личности и отражении их в деятельности; об образе жизни и воздействии его на творчество. Наряду с этим поднимаются и вопросы, связанные с природой и возникновением штампа в художественном творчестве.</t>
   </si>
   <si>
     <t>978-5-534-03150-8</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
@@ -1527,131 +1524,131 @@
       <c r="K13" s="6" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="9">
         <v>509.0</v>
       </c>
       <c r="M13" s="9">
         <v>559.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.12</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>598747</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>203</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>939.0</v>
       </c>
       <c r="M14" s="9">
         <v>1029.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>60</v>
       </c>
       <c r="R14" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="S14" s="6" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.292</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>