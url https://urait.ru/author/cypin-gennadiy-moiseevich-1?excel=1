--- v3 (2026-06-13)
+++ v4 (2026-08-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>13.06.2026</t>
+    <t>05.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>