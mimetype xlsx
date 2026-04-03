--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
-[...1 lines deleted...]
-    <t>10.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+  <si>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -278,53 +278,50 @@
     <t>22.193+32.973.2я723</t>
   </si>
   <si>
     <t>15.05.2017</t>
   </si>
   <si>
     <t>КОМПЛЕКСНЫЙ АНАЛИЗ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
     <t>Настоящее учебное пособие посвящено теории функции комплексного переменного. В нем раскрыто понятие функции комплексного переменного, конформного отображения, даны примеры отображений, осуществляемых некоторыми функциями, а также представлена дифференцируемость и голоморфность функции комплексного переменного. Каждая глава книги дополнена задачами для самостоятельного решения, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-08399-6</t>
   </si>
   <si>
     <t>22.161я73</t>
   </si>
   <si>
     <t>05.03.2025</t>
   </si>
   <si>
     <t>МАТЕМАТИКА. МЕТОДИКА ПРЕПОДАВАНИЯ МОДУЛЕЙ В СРЕДНЕЙ ШКОЛЕ И СПО 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Математические методы в профессиональной деятельности. Методика обучения математике</t>
   </si>
   <si>
     <t>В данном курсе раскрыты теоретические основы решения задач с модулями, а также на конкретных примерах показаны основные методы решения указанного типа задач. В нем дано понятие модуля действительного числа и равносильности уравнений и неравенств, представлены методы решения уравнений и неравенств, содержащих неизвестное под знаком модуля. Имеется большое количество иллюстраций, которые помогут студентам освоить материалы курса. Для студентов высших учебных заведений, обучающихся по федеральным государственным образовательным стандартам высшего образования, где предусмотрено изучение курса «Математика», а также для обучающихся по направлениям подготовки «Педагогическое образование» (с двумя профилями подготовки).</t>
   </si>
   <si>
     <t>978-5-534-18458-7</t>
   </si>
   <si>
     <t>15.06.2017</t>
   </si>
   <si>
     <t>МАТЕМАТИКА: ЗАДАЧИ С МОДУЛЕМ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В настоящем учебном пособии раскрыты теоретические основы решения задач с модулями, а также на конкретных примерах показаны основные методы решения указанного типа задач. В нем дано понятие модуля действительного числа и равносильности уравнений и неравенств, представлены методы решения уравнений и неравенств, содержащих неизвестное под знаком модуля. Отдельная глава посвящена задачам для самостоятельного решения. Книга содержит большое количество иллюстраций, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-04793-6</t>
   </si>
   <si>
     <t>22.1я723</t>
   </si>
   <si>
     <t>23.05.2017</t>
   </si>
@@ -1912,2088 +1909,2088 @@
       <c r="J14" s="8">
         <v>361</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="9">
         <v>1529.0</v>
       </c>
       <c r="M14" s="9">
         <v>1679.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="S14" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y14" s="8">
         <v>0.444</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>585789</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>361</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L15" s="9">
         <v>1529.0</v>
       </c>
       <c r="M15" s="9">
         <v>1679.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y15" s="8">
         <v>0.444</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>585665</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>466</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L16" s="9">
         <v>1919.0</v>
       </c>
       <c r="M16" s="9">
         <v>2109.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y16" s="8">
         <v>0.546</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>585842</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>501</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L17" s="9">
         <v>2049.0</v>
       </c>
       <c r="M17" s="9">
         <v>2249.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y17" s="8">
         <v>0.58</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>585666</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>176</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L18" s="9">
         <v>1049.0</v>
       </c>
       <c r="M18" s="9">
         <v>1149.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.333</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>585663</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>144</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>779.0</v>
       </c>
       <c r="M19" s="9">
         <v>859.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.192</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>585791</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>123</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>689.0</v>
       </c>
       <c r="M20" s="9">
         <v>759.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.167</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
         <v>584428</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="E21" s="6" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>222</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L21" s="9">
         <v>1259.0</v>
       </c>
       <c r="M21" s="9">
         <v>1379.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q21" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R21" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R21" s="6" t="s">
+      <c r="S21" s="6" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="8">
         <v>0.389</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
         <v>584654</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>222</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L22" s="9">
         <v>1259.0</v>
       </c>
       <c r="M22" s="9">
         <v>1379.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q22" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R22" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S22" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y22" s="8">
         <v>0.389</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
         <v>584427</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
         <v>194</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L23" s="9">
         <v>909.0</v>
       </c>
       <c r="M23" s="9">
         <v>999.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q23" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R23" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S23" s="6" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y23" s="8">
         <v>0.283</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="8">
         <v>584653</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="8">
         <v>2026</v>
       </c>
       <c r="J24" s="8">
         <v>194</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L24" s="9">
         <v>909.0</v>
       </c>
       <c r="M24" s="9">
         <v>999.0</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q24" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R24" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S24" s="6" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="T24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U24" s="6" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="V24" s="6"/>
       <c r="W24" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X24" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y24" s="8">
         <v>0.283</v>
       </c>
       <c r="Z24" s="6"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="8">
         <v>584432</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="8">
         <v>2026</v>
       </c>
       <c r="J25" s="8">
         <v>340</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L25" s="9">
         <v>1449.0</v>
       </c>
       <c r="M25" s="9">
         <v>1589.0</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q25" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R25" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S25" s="6" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="T25" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U25" s="6" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="V25" s="6"/>
       <c r="W25" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y25" s="8">
         <v>0.424</v>
       </c>
       <c r="Z25" s="6"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="8">
         <v>584659</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="8">
         <v>2026</v>
       </c>
       <c r="J26" s="8">
         <v>340</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L26" s="9">
         <v>1449.0</v>
       </c>
       <c r="M26" s="9">
         <v>1589.0</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P26" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q26" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R26" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S26" s="6" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="T26" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U26" s="6" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="V26" s="6"/>
       <c r="W26" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X26" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y26" s="8">
         <v>0.424</v>
       </c>
       <c r="Z26" s="6"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="8">
         <v>586019</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="8">
         <v>2026</v>
       </c>
       <c r="J27" s="8">
         <v>338</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L27" s="9">
         <v>1799.0</v>
       </c>
       <c r="M27" s="9">
         <v>1979.0</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q27" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R27" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S27" s="6" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="T27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U27" s="6" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="V27" s="6"/>
       <c r="W27" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X27" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y27" s="8">
         <v>0.529</v>
       </c>
       <c r="Z27" s="6"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="8">
         <v>586052</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="8">
         <v>2026</v>
       </c>
       <c r="J28" s="8">
         <v>338</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L28" s="9">
         <v>1799.0</v>
       </c>
       <c r="M28" s="9">
         <v>1979.0</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q28" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R28" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S28" s="6" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="T28" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U28" s="6" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="V28" s="6"/>
       <c r="W28" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X28" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y28" s="8">
         <v>0.529</v>
       </c>
       <c r="Z28" s="6"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="8">
         <v>584431</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="6" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="8">
         <v>2026</v>
       </c>
       <c r="J29" s="8">
         <v>460</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L29" s="9">
         <v>1899.0</v>
       </c>
       <c r="M29" s="9">
         <v>2089.0</v>
       </c>
       <c r="N29" s="6"/>
       <c r="O29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q29" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R29" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S29" s="6" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="T29" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U29" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="V29" s="6"/>
       <c r="W29" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y29" s="8">
         <v>0.54</v>
       </c>
       <c r="Z29" s="6"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="8">
         <v>584781</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="6" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="8">
         <v>2026</v>
       </c>
       <c r="J30" s="8">
         <v>460</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L30" s="9">
         <v>1899.0</v>
       </c>
       <c r="M30" s="9">
         <v>2089.0</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P30" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q30" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R30" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R30" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S30" s="6" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="T30" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U30" s="6" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="V30" s="6"/>
       <c r="W30" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X30" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y30" s="8">
         <v>0.54</v>
       </c>
       <c r="Z30" s="6"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="8">
         <v>584426</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="6" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="8">
         <v>2026</v>
       </c>
       <c r="J31" s="8">
         <v>271</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L31" s="9">
         <v>1199.0</v>
       </c>
       <c r="M31" s="9">
         <v>1319.0</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O31" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P31" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q31" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R31" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S31" s="6" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="T31" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U31" s="6" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="V31" s="6"/>
       <c r="W31" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X31" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y31" s="8">
         <v>0.357</v>
       </c>
       <c r="Z31" s="6"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="8">
         <v>584780</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="6" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="8">
         <v>2026</v>
       </c>
       <c r="J32" s="8">
         <v>271</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L32" s="9">
         <v>1199.0</v>
       </c>
       <c r="M32" s="9">
         <v>1319.0</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q32" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R32" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S32" s="6" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="T32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U32" s="6" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="V32" s="6"/>
       <c r="W32" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X32" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y32" s="8">
         <v>0.357</v>
       </c>
       <c r="Z32" s="6"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="8">
         <v>585664</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="6" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="8">
         <v>2026</v>
       </c>
       <c r="J33" s="8">
         <v>174</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L33" s="9">
         <v>839.0</v>
       </c>
       <c r="M33" s="9">
         <v>919.0</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O33" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R33" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S33" s="6" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="T33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U33" s="6" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="V33" s="6"/>
       <c r="W33" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X33" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y33" s="8">
         <v>0.263</v>
       </c>
       <c r="Z33" s="6"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="8">
         <v>585871</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="6" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="8">
         <v>2026</v>
       </c>
       <c r="J34" s="8">
         <v>174</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L34" s="9">
         <v>839.0</v>
       </c>
       <c r="M34" s="9">
         <v>919.0</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O34" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P34" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S34" s="6" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="T34" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U34" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="V34" s="6"/>
       <c r="W34" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X34" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y34" s="8">
         <v>0.263</v>
       </c>
       <c r="Z34" s="6"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="8">
         <v>584429</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="8">
         <v>2026</v>
       </c>
       <c r="J35" s="8">
         <v>162</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L35" s="9">
         <v>789.0</v>
       </c>
       <c r="M35" s="9">
         <v>869.0</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O35" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q35" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R35" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S35" s="6" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="T35" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U35" s="6" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="V35" s="6"/>
       <c r="W35" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X35" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y35" s="8">
         <v>0.252</v>
       </c>
       <c r="Z35" s="6"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="8">
         <v>584655</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="6" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="8">
         <v>2026</v>
       </c>
       <c r="J36" s="8">
         <v>162</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L36" s="9">
         <v>789.0</v>
       </c>
       <c r="M36" s="9">
         <v>869.0</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O36" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q36" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R36" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S36" s="6" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="T36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U36" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="V36" s="6"/>
       <c r="W36" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y36" s="8">
         <v>0.252</v>
       </c>
       <c r="Z36" s="6"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="8">
         <v>585786</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="8">
         <v>2026</v>
       </c>
       <c r="J37" s="8">
         <v>370</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L37" s="9">
         <v>1559.0</v>
       </c>
       <c r="M37" s="9">
         <v>1709.0</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O37" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q37" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R37" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S37" s="6" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="T37" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U37" s="6" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="V37" s="6"/>
       <c r="W37" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X37" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y37" s="8">
         <v>0.453</v>
       </c>
       <c r="Z37" s="6"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="8">
         <v>585948</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="6" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="8">
         <v>2026</v>
       </c>
       <c r="J38" s="8">
         <v>370</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L38" s="9">
         <v>1559.0</v>
       </c>
       <c r="M38" s="9">
         <v>1709.0</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O38" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P38" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q38" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S38" s="6" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="T38" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U38" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="V38" s="6"/>
       <c r="W38" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X38" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y38" s="8">
         <v>0.453</v>
       </c>
       <c r="Z38" s="6"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="8">
         <v>586017</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="E39" s="6" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="8">
         <v>2026</v>
       </c>
       <c r="J39" s="8">
         <v>297</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L39" s="9">
         <v>1609.0</v>
       </c>
       <c r="M39" s="9">
         <v>1769.0</v>
       </c>
       <c r="N39" s="6"/>
       <c r="O39" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q39" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R39" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S39" s="6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="T39" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U39" s="6" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="V39" s="6"/>
       <c r="W39" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X39" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y39" s="8">
         <v>0.48</v>
       </c>
       <c r="Z39" s="6"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="8">
         <v>586033</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="6" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="8">
         <v>2026</v>
       </c>
       <c r="J40" s="8">
         <v>297</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L40" s="9">
         <v>1609.0</v>
       </c>
       <c r="M40" s="9">
         <v>1769.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O40" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q40" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R40" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S40" s="6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="T40" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U40" s="6" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="V40" s="6"/>
       <c r="W40" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X40" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y40" s="8">
         <v>0.48</v>
       </c>
       <c r="Z40" s="6"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="8">
         <v>584430</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="E41" s="6" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="8">
         <v>2026</v>
       </c>
       <c r="J41" s="8">
         <v>145</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L41" s="9">
         <v>629.0</v>
       </c>
       <c r="M41" s="9">
         <v>689.0</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q41" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R41" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="S41" s="6" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="T41" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U41" s="6" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="V41" s="6"/>
       <c r="W41" s="6" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="X41" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y41" s="8">
         <v>0.154</v>
       </c>
       <c r="Z41" s="6"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="8">
         <v>584782</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="6" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="8">
         <v>2026</v>
       </c>
       <c r="J42" s="8">
         <v>145</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L42" s="9">
         <v>629.0</v>
       </c>
       <c r="M42" s="9">
         <v>689.0</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R42" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="S42" s="6" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="T42" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U42" s="6" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V42" s="6"/>
       <c r="W42" s="6" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="X42" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y42" s="8">
         <v>0.154</v>
       </c>
       <c r="Z42" s="6"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="8">
         <v>584664</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="6" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="8">
         <v>2026</v>
       </c>
       <c r="J43" s="8">
         <v>242</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L43" s="9">
         <v>1089.0</v>
       </c>
       <c r="M43" s="9">
         <v>1199.0</v>
       </c>
       <c r="N43" s="6"/>
       <c r="O43" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q43" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R43" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S43" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="T43" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U43" s="6" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="V43" s="6"/>
       <c r="W43" s="6" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="X43" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y43" s="8">
         <v>0.329</v>
       </c>
       <c r="Z43" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>