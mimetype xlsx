--- v2 (2026-04-03)
+++ v3 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
-    <t>03.04.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -238,63 +238,63 @@
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>25.06.2021</t>
   </si>
   <si>
     <t>ЗАДАЧИ С ПАРАМЕТРАМИ В 2 Ч. ЧАСТЬ 2 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-15071-1, 978-5-534-15072-8</t>
   </si>
   <si>
     <t>02.08.2016</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА И МАТЕМАТИКА. РЕШЕНИЕ УРАВНЕНИЙ И ОПТИМИЗАЦИЯ В MATHCAD И MAPLE 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Далингер В. А., Симонженков С. Д.</t>
   </si>
   <si>
     <t>Учебник знакомит читателя с возможностями применения популярных сред компьютерной математики Mathcad и Maple в решении ряда задач, возникающих в прикладных исследованиях и учебном процессе (решение скалярных уравнений и их систем, решение рекуррентных соотношений, диофантовых уравнений, решение задач оптимизации). В учебнике содержатся краткие теоретические сведения и исторические экскурсы по каждой теме, примеры по ней и задания для самостоятельной работы. Большая часть заданий снабжена краткими решениями или подсказками. Даются рекомендации по применению пакетов Mathcad и Maple в задачах, связанных с решением уравнений и оптимизации. Цель данного учебника показать, как быстро и легко можно решать в указанных средах несложные задачи по означенной тематике.</t>
   </si>
   <si>
-    <t>978-5-534-11235-1</t>
+    <t>978-5-534-22157-2</t>
   </si>
   <si>
     <t>22.193+32.973.2я73</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА И МАТЕМАТИКА. РЕШЕНИЕ УРАВНЕНИЙ И ОПТИМИЗАЦИЯ В MATHCAD И MAPLE 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Учебник знакомит читателя с возможностями применения популярных сред компьютерной математики Mathcad и Maple в решении ряда задач, возникающих в прикладных исследованиях и учебном процессе (решение скалярных уравнений и их систем, решение рекуррентных соотношений, диофантовых уравнений, решение задач оптимизации). Его основная цель состоит в том, чтобы на многочисленных примерах общематематического характера и примерах математического моделирования наряду с аналитическими решениями внутримодульных задач показать их компьютерные решения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по естественнонаучным направлениям и специальностям.</t>
   </si>
   <si>
-    <t>978-5-534-12964-9</t>
+    <t>978-5-534-22160-2</t>
   </si>
   <si>
     <t>22.193+32.973.2я723</t>
   </si>
   <si>
     <t>15.05.2017</t>
   </si>
   <si>
     <t>КОМПЛЕКСНЫЙ АНАЛИЗ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
     <t>Настоящее учебное пособие посвящено теории функции комплексного переменного. В нем раскрыто понятие функции комплексного переменного, конформного отображения, даны примеры отображений, осуществляемых некоторыми функциями, а также представлена дифференцируемость и голоморфность функции комплексного переменного. Каждая глава книги дополнена задачами для самостоятельного решения, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-08399-6</t>
   </si>
   <si>
     <t>22.161я73</t>
   </si>
   <si>
     <t>05.03.2025</t>
   </si>