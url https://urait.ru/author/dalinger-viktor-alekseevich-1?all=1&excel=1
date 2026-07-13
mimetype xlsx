--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -418,75 +418,75 @@
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ МАТЕМАТИКЕ. ИЗУЧЕНИЕ ДРОБЕЙ И ДЕЙСТВИЙ НАД НИМИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Целью данного учебного пособия является разработка теоретических основ и практических рекомендаций по организации учебно-исследовательской деятельности учащихся и разработка такого математического содержания, на основе которого возможна организация такой деятельности. В пособии охарактеризованы теоретические основы организации учебно-исследовательской деятельности учащихся по математике и приведена система учебно-исследовательских занятий по теме «Дроби и действия над ними»; часть заданий подробно рассмотрена, другая же предложена для самостоятельной работы.</t>
   </si>
   <si>
     <t>978-5-534-09599-9</t>
   </si>
   <si>
     <t>12.08.2016</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ МАТЕМАТИКЕ. ИЗУЧЕНИЕ ДРОБЕЙ И ДЕЙСТВИЙ НАД НИМИ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-9916-8967-0</t>
   </si>
   <si>
     <t>24.08.2016</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ МАТЕМАТИКЕ. КОГНИТИВНО-ВИЗУАЛЬНЫЙ ПОДХОД 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматривается одна из малоразработанных в теории и методике обучения математике проблем — проблема формирования визуального мышления учащихся средствами математики. В первой части курса анализируется вопрос о функциональной асимметрии полушарий головного мозга и предлагаются пути и средства преодоления «левополушарного крена», который имеет место в школьной практике обучения математике. Рассматривается сущность когнитивно-визуального подхода к обучению математике и даются основы реализации этого подхода на практике. Во второй части курса представлено большое число примеров и задач по различным разделам школьной и вузовской математики, решение которых строится на когнитивно-визуальном подходе. Особого внимания заслуживает рассматриваемая в курсе проблема реализации внутрипредметных и межпредметных связей посредством систем задач. Предлагаемый курс поможет учителю устранить конфликт между стилями преподавания и обучения, мешающий реализации способности ученика учиться.</t>
+    <t>В курсе рассматривается одна из малоразработанных в теории и методике обучения математике проблем — проблема формирования визуального мышления учащихся средствами математики. В первой части курса анализируется вопрос о функциональной асимметрии полушарий головного мозга и предлагаются пути и средства преодоления «левополушарного крена», который имеет место в школьной практике обучения математике. Рассматривается сущность когнитивно-визуального подхода к обучению математике и даются основы реализации этого подхода на практике. Во второй части курса представлено большое число примеров и задач по различным разделам школьной и вузовской математики, решение которых строится на когнитивно-визуальном подходе. Особого внимания заслуживает рассматриваемая в курсе проблема реализации внутрипредметных и межпредметных связей посредством систем задач.</t>
   </si>
   <si>
     <t>978-5-534-09596-8</t>
   </si>
   <si>
     <t>25.08.2016</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ МАТЕМАТИКЕ. КОГНИТИВНО-ВИЗУАЛЬНЫЙ ПОДХОД 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебнике рассматривается одна из малоразработанных в теории и методике обучения математике проблем — проблема формирования визуального мышления учащихся средствами математики. Анализируется вопрос о функциональной асимметрии полушарий головного мозга и предлагаются пути и средства преодоления «левополушарного крена», который имеет место в школьной практике обучения математике. Рассматривается сущность когнитивно-визуального подхода к обучению математике и даются основы реализации этого подхода на практике. Предлагаемый учебник поможет учителю устранить конфликт между стилями преподавания и обучения, мешающий реализации способности ученика учиться.</t>
   </si>
   <si>
     <t>978-5-9916-8996-0</t>
   </si>
   <si>
     <t>29.12.2017</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ МАТЕМАТИКЕ. ОБУЧЕНИЕ УЧАЩИХСЯ ДОКАЗАТЕЛЬСТВУ ТЕОРЕМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В пособии рассмотрены теоретические и практические основы обучения учащихся доказательству математических предложений. Раскрыт категориально-понятийный аппарат, относящийся к понятию «теорема», показаны ее виды, общие и частные методы доказательства. Описана пропедевтическая работа по подготовке учащихся к доказательству теорем, показана работа учителя по подготовке к уроку, на котором будет доказываться теорема. Рассмотрен вопрос об организации деятельности учащихся по «переоткрытию» формулировки теоремы и поиску способов и методов ее доказательства, описаны различные приемы закрепления теоремы.</t>
+    <t>Предлагаемая работа призвана в какой-то степени удовлетворить запросы учителей, дать им возможность руководствоваться в своей практике интенсивной методикой. В пособии рассмотрены как теоретические, так и практические основы обучения учащихся доказательству математических предложений. Раскрыт категориально-понятийный аппарат, относящийся к понятию «теорема», показаны ее различные виды, общие и частные методы доказательства. Детально описана пропедевтическая работа по подготовке учащихся к доказательству теорем, показана работа учителя по подготовке к уроку, на котором будет доказываться теорема. Рассмотрен вопрос об организации деятельности учащихся по «переоткрытию» формулировки теоремы и поиску способов и методов ее доказательства, описаны различные приемы закрепления теоремы.</t>
   </si>
   <si>
     <t>978-5-534-05736-2</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ МАТЕМАТИКЕ. ОБУЧЕНИЕ УЧАЩИХСЯ ДОКАЗАТЕЛЬСТВУ ТЕОРЕМ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-06731-6</t>
   </si>
   <si>
     <t>14.07.2016</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ МАТЕМАТИКЕ. ПОИСКОВО-ИССЛЕДОВАТЕЛЬСКАЯ ДЕЯТЕЛЬНОСТЬ УЧАЩИХСЯ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В учебнике рассмотрены теоретические основы и практические рекомендации по организации поисково-исследовательской деятельности учащихся при обучении математике. Доступно и подробно описаны теория и методика обучения математике, даны задачи для самостоятельного решения.</t>
   </si>
   <si>
     <t>978-5-534-09597-5</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ МАТЕМАТИКЕ. ПОИСКОВО-ИССЛЕДОВАТЕЛЬСКАЯ ДЕЯТЕЛЬНОСТЬ УЧАЩИХСЯ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>