--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -1263,54 +1263,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>136</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>739.0</v>
+        <v>779.0</v>
       </c>
       <c r="M5" s="9">
-        <v>809.0</v>
+        <v>859.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1333,54 +1333,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>155</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>949.0</v>
+        <v>999.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1039.0</v>
+        <v>1099.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
@@ -1403,54 +1403,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>155</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="9">
-        <v>949.0</v>
+        <v>999.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1039.0</v>
+        <v>1099.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1473,54 +1473,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>186</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="9">
-        <v>1099.0</v>
+        <v>1149.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1209.0</v>
+        <v>1259.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
@@ -1543,54 +1543,54 @@
       <c r="B9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>466</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="9">
-        <v>1919.0</v>
+        <v>2019.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2109.0</v>
+        <v>2219.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
@@ -1613,54 +1613,54 @@
       <c r="B10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>501</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="9">
-        <v>2049.0</v>
+        <v>2149.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2249.0</v>
+        <v>2359.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
@@ -1683,54 +1683,54 @@
       <c r="B11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>141</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>609.0</v>
+        <v>639.0</v>
       </c>
       <c r="M11" s="9">
-        <v>669.0</v>
+        <v>699.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>74</v>
       </c>
@@ -1753,54 +1753,54 @@
       <c r="B12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>141</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>609.0</v>
+        <v>639.0</v>
       </c>
       <c r="M12" s="9">
-        <v>669.0</v>
+        <v>699.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>78</v>
       </c>
@@ -1823,54 +1823,54 @@
       <c r="B13" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>143</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>619.0</v>
+        <v>649.0</v>
       </c>
       <c r="M13" s="9">
-        <v>679.0</v>
+        <v>709.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
@@ -1891,54 +1891,54 @@
       <c r="B14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>361</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="9">
-        <v>1529.0</v>
+        <v>1609.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1679.0</v>
+        <v>1769.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>89</v>
       </c>
@@ -1961,54 +1961,54 @@
       <c r="B15" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>361</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L15" s="9">
-        <v>1529.0</v>
+        <v>1609.0</v>
       </c>
       <c r="M15" s="9">
-        <v>1679.0</v>
+        <v>1769.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>92</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>93</v>
       </c>
@@ -2031,54 +2031,54 @@
       <c r="B16" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>466</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L16" s="9">
-        <v>1919.0</v>
+        <v>2019.0</v>
       </c>
       <c r="M16" s="9">
-        <v>2109.0</v>
+        <v>2219.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>97</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>98</v>
       </c>
@@ -2101,54 +2101,54 @@
       <c r="B17" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>501</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L17" s="9">
-        <v>2049.0</v>
+        <v>2149.0</v>
       </c>
       <c r="M17" s="9">
-        <v>2249.0</v>
+        <v>2359.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>97</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>100</v>
       </c>
@@ -2171,54 +2171,54 @@
       <c r="B18" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>176</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L18" s="9">
-        <v>1049.0</v>
+        <v>1099.0</v>
       </c>
       <c r="M18" s="9">
-        <v>1149.0</v>
+        <v>1209.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S18" s="6" t="s">
         <v>103</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
         <v>104</v>
       </c>
@@ -2241,54 +2241,54 @@
       <c r="B19" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>144</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
-        <v>779.0</v>
+        <v>809.0</v>
       </c>
       <c r="M19" s="9">
-        <v>859.0</v>
+        <v>889.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
         <v>107</v>
       </c>
@@ -2311,54 +2311,54 @@
       <c r="B20" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>123</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
-        <v>689.0</v>
+        <v>719.0</v>
       </c>
       <c r="M20" s="9">
-        <v>759.0</v>
+        <v>789.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S20" s="6" t="s">
         <v>111</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
         <v>112</v>
       </c>
@@ -2381,54 +2381,54 @@
       <c r="B21" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>222</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L21" s="9">
-        <v>1259.0</v>
+        <v>1319.0</v>
       </c>
       <c r="M21" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S21" s="6" t="s">
         <v>118</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
         <v>119</v>
       </c>
@@ -2451,54 +2451,54 @@
       <c r="B22" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>222</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L22" s="9">
-        <v>1259.0</v>
+        <v>1319.0</v>
       </c>
       <c r="M22" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S22" s="6" t="s">
         <v>122</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
         <v>123</v>
       </c>
@@ -2521,54 +2521,54 @@
       <c r="B23" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
         <v>194</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L23" s="9">
-        <v>909.0</v>
+        <v>959.0</v>
       </c>
       <c r="M23" s="9">
-        <v>999.0</v>
+        <v>1049.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R23" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S23" s="6" t="s">
         <v>127</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U23" s="6" t="s">
         <v>128</v>
       </c>
@@ -2591,54 +2591,54 @@
       <c r="B24" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="8">
         <v>2026</v>
       </c>
       <c r="J24" s="8">
         <v>194</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L24" s="9">
-        <v>909.0</v>
+        <v>959.0</v>
       </c>
       <c r="M24" s="9">
-        <v>999.0</v>
+        <v>1049.0</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q24" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R24" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S24" s="6" t="s">
         <v>127</v>
       </c>
       <c r="T24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U24" s="6" t="s">
         <v>131</v>
       </c>
@@ -2661,54 +2661,54 @@
       <c r="B25" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="8">
         <v>2026</v>
       </c>
       <c r="J25" s="8">
         <v>340</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L25" s="9">
-        <v>1449.0</v>
+        <v>1529.0</v>
       </c>
       <c r="M25" s="9">
-        <v>1589.0</v>
+        <v>1679.0</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q25" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R25" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S25" s="6" t="s">
         <v>134</v>
       </c>
       <c r="T25" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U25" s="6" t="s">
         <v>135</v>
       </c>
@@ -2731,54 +2731,54 @@
       <c r="B26" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="8">
         <v>2026</v>
       </c>
       <c r="J26" s="8">
         <v>340</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L26" s="9">
-        <v>1449.0</v>
+        <v>1529.0</v>
       </c>
       <c r="M26" s="9">
-        <v>1589.0</v>
+        <v>1679.0</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P26" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q26" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R26" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S26" s="6" t="s">
         <v>138</v>
       </c>
       <c r="T26" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U26" s="6" t="s">
         <v>139</v>
       </c>
@@ -2801,54 +2801,54 @@
       <c r="B27" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="8">
         <v>2026</v>
       </c>
       <c r="J27" s="8">
         <v>338</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L27" s="9">
-        <v>1799.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M27" s="9">
-        <v>1979.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q27" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R27" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S27" s="6" t="s">
         <v>142</v>
       </c>
       <c r="T27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U27" s="6" t="s">
         <v>143</v>
       </c>
@@ -2871,54 +2871,54 @@
       <c r="B28" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="8">
         <v>2026</v>
       </c>
       <c r="J28" s="8">
         <v>338</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L28" s="9">
-        <v>1799.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M28" s="9">
-        <v>1979.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q28" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R28" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S28" s="6" t="s">
         <v>142</v>
       </c>
       <c r="T28" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U28" s="6" t="s">
         <v>145</v>
       </c>
@@ -2941,54 +2941,54 @@
       <c r="B29" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="8">
         <v>2026</v>
       </c>
       <c r="J29" s="8">
         <v>460</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L29" s="9">
-        <v>1899.0</v>
+        <v>1989.0</v>
       </c>
       <c r="M29" s="9">
-        <v>2089.0</v>
+        <v>2189.0</v>
       </c>
       <c r="N29" s="6"/>
       <c r="O29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q29" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R29" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S29" s="6" t="s">
         <v>148</v>
       </c>
       <c r="T29" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U29" s="6" t="s">
         <v>149</v>
       </c>
       <c r="V29" s="6"/>
       <c r="W29" s="6" t="s">
@@ -3009,54 +3009,54 @@
       <c r="B30" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="8">
         <v>2026</v>
       </c>
       <c r="J30" s="8">
         <v>460</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L30" s="9">
-        <v>1899.0</v>
+        <v>1989.0</v>
       </c>
       <c r="M30" s="9">
-        <v>2089.0</v>
+        <v>2189.0</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P30" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q30" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R30" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S30" s="6" t="s">
         <v>148</v>
       </c>
       <c r="T30" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U30" s="6" t="s">
         <v>151</v>
       </c>
@@ -3079,54 +3079,54 @@
       <c r="B31" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="8">
         <v>2026</v>
       </c>
       <c r="J31" s="8">
         <v>271</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L31" s="9">
-        <v>1199.0</v>
+        <v>1259.0</v>
       </c>
       <c r="M31" s="9">
-        <v>1319.0</v>
+        <v>1379.0</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O31" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P31" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q31" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R31" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S31" s="6" t="s">
         <v>154</v>
       </c>
       <c r="T31" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U31" s="6" t="s">
         <v>155</v>
       </c>
@@ -3149,54 +3149,54 @@
       <c r="B32" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="8">
         <v>2026</v>
       </c>
       <c r="J32" s="8">
         <v>271</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L32" s="9">
-        <v>1199.0</v>
+        <v>1259.0</v>
       </c>
       <c r="M32" s="9">
-        <v>1319.0</v>
+        <v>1379.0</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q32" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R32" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S32" s="6" t="s">
         <v>157</v>
       </c>
       <c r="T32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U32" s="6" t="s">
         <v>158</v>
       </c>
@@ -3219,54 +3219,54 @@
       <c r="B33" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="8">
         <v>2026</v>
       </c>
       <c r="J33" s="8">
         <v>174</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L33" s="9">
-        <v>839.0</v>
+        <v>879.0</v>
       </c>
       <c r="M33" s="9">
-        <v>919.0</v>
+        <v>969.0</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O33" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R33" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S33" s="6" t="s">
         <v>161</v>
       </c>
       <c r="T33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U33" s="6" t="s">
         <v>162</v>
       </c>
@@ -3289,54 +3289,54 @@
       <c r="B34" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="8">
         <v>2026</v>
       </c>
       <c r="J34" s="8">
         <v>174</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L34" s="9">
-        <v>839.0</v>
+        <v>879.0</v>
       </c>
       <c r="M34" s="9">
-        <v>919.0</v>
+        <v>969.0</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O34" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P34" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S34" s="6" t="s">
         <v>161</v>
       </c>
       <c r="T34" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U34" s="6" t="s">
         <v>165</v>
       </c>
@@ -3359,54 +3359,54 @@
       <c r="B35" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="8">
         <v>2026</v>
       </c>
       <c r="J35" s="8">
         <v>162</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L35" s="9">
-        <v>789.0</v>
+        <v>829.0</v>
       </c>
       <c r="M35" s="9">
-        <v>869.0</v>
+        <v>909.0</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O35" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q35" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R35" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S35" s="6" t="s">
         <v>167</v>
       </c>
       <c r="T35" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U35" s="6" t="s">
         <v>168</v>
       </c>
@@ -3429,54 +3429,54 @@
       <c r="B36" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="8">
         <v>2026</v>
       </c>
       <c r="J36" s="8">
         <v>162</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L36" s="9">
-        <v>789.0</v>
+        <v>829.0</v>
       </c>
       <c r="M36" s="9">
-        <v>869.0</v>
+        <v>909.0</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O36" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q36" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R36" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S36" s="6" t="s">
         <v>167</v>
       </c>
       <c r="T36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U36" s="6" t="s">
         <v>170</v>
       </c>
@@ -3499,54 +3499,54 @@
       <c r="B37" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="8">
         <v>2026</v>
       </c>
       <c r="J37" s="8">
         <v>370</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L37" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M37" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O37" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q37" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R37" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S37" s="6" t="s">
         <v>173</v>
       </c>
       <c r="T37" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U37" s="6" t="s">
         <v>174</v>
       </c>
@@ -3569,54 +3569,54 @@
       <c r="B38" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="8">
         <v>2026</v>
       </c>
       <c r="J38" s="8">
         <v>370</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L38" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M38" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O38" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P38" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q38" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S38" s="6" t="s">
         <v>173</v>
       </c>
       <c r="T38" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U38" s="6" t="s">
         <v>176</v>
       </c>
@@ -3639,54 +3639,54 @@
       <c r="B39" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>179</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="8">
         <v>2026</v>
       </c>
       <c r="J39" s="8">
         <v>297</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L39" s="9">
-        <v>1609.0</v>
+        <v>1689.0</v>
       </c>
       <c r="M39" s="9">
-        <v>1769.0</v>
+        <v>1859.0</v>
       </c>
       <c r="N39" s="6"/>
       <c r="O39" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q39" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R39" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S39" s="6" t="s">
         <v>180</v>
       </c>
       <c r="T39" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U39" s="6" t="s">
         <v>181</v>
       </c>
       <c r="V39" s="6"/>
       <c r="W39" s="6" t="s">
@@ -3707,54 +3707,54 @@
       <c r="B40" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>179</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="8">
         <v>2026</v>
       </c>
       <c r="J40" s="8">
         <v>297</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L40" s="9">
-        <v>1609.0</v>
+        <v>1689.0</v>
       </c>
       <c r="M40" s="9">
-        <v>1769.0</v>
+        <v>1859.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O40" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q40" s="6" t="s">
         <v>116</v>
       </c>
       <c r="R40" s="6" t="s">
         <v>117</v>
       </c>
       <c r="S40" s="6" t="s">
         <v>180</v>
       </c>
       <c r="T40" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U40" s="6" t="s">
         <v>183</v>
       </c>
@@ -3777,54 +3777,54 @@
       <c r="B41" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="8">
         <v>2026</v>
       </c>
       <c r="J41" s="8">
         <v>145</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L41" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="M41" s="9">
-        <v>689.0</v>
+        <v>719.0</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q41" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R41" s="6" t="s">
         <v>187</v>
       </c>
       <c r="S41" s="6" t="s">
         <v>188</v>
       </c>
       <c r="T41" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U41" s="6" t="s">
         <v>189</v>
       </c>
@@ -3847,54 +3847,54 @@
       <c r="B42" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="8">
         <v>2026</v>
       </c>
       <c r="J42" s="8">
         <v>145</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L42" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="M42" s="9">
-        <v>689.0</v>
+        <v>719.0</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R42" s="6" t="s">
         <v>187</v>
       </c>
       <c r="S42" s="6" t="s">
         <v>188</v>
       </c>
       <c r="T42" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U42" s="6" t="s">
         <v>192</v>
       </c>
@@ -3917,54 +3917,54 @@
       <c r="B43" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="8">
         <v>2026</v>
       </c>
       <c r="J43" s="8">
         <v>242</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L43" s="9">
-        <v>1089.0</v>
+        <v>1139.0</v>
       </c>
       <c r="M43" s="9">
-        <v>1199.0</v>
+        <v>1249.0</v>
       </c>
       <c r="N43" s="6"/>
       <c r="O43" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q43" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R43" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S43" s="6" t="s">
         <v>195</v>
       </c>
       <c r="T43" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U43" s="6" t="s">
         <v>196</v>
       </c>
       <c r="V43" s="6"/>
       <c r="W43" s="6" t="s">