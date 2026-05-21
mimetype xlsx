--- v2 (2026-02-21)
+++ v3 (2026-05-21)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
-[...1 lines deleted...]
-    <t>21.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+  <si>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -238,93 +238,90 @@
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>25.06.2021</t>
   </si>
   <si>
     <t>ЗАДАЧИ С ПАРАМЕТРАМИ В 2 Ч. ЧАСТЬ 2 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-15071-1, 978-5-534-15072-8</t>
   </si>
   <si>
     <t>02.08.2016</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА И МАТЕМАТИКА. РЕШЕНИЕ УРАВНЕНИЙ И ОПТИМИЗАЦИЯ В MATHCAD И MAPLE 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Далингер В. А., Симонженков С. Д.</t>
   </si>
   <si>
     <t>Учебник знакомит читателя с возможностями применения популярных сред компьютерной математики Mathcad и Maple в решении ряда задач, возникающих в прикладных исследованиях и учебном процессе (решение скалярных уравнений и их систем, решение рекуррентных соотношений, диофантовых уравнений, решение задач оптимизации). В учебнике содержатся краткие теоретические сведения и исторические экскурсы по каждой теме, примеры по ней и задания для самостоятельной работы. Большая часть заданий снабжена краткими решениями или подсказками. Даются рекомендации по применению пакетов Mathcad и Maple в задачах, связанных с решением уравнений и оптимизации. Цель данного учебника показать, как быстро и легко можно решать в указанных средах несложные задачи по означенной тематике.</t>
   </si>
   <si>
-    <t>978-5-534-11235-1</t>
+    <t>978-5-534-22157-2</t>
   </si>
   <si>
     <t>22.193+32.973.2я73</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА И МАТЕМАТИКА. РЕШЕНИЕ УРАВНЕНИЙ И ОПТИМИЗАЦИЯ В MATHCAD И MAPLE 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Учебник знакомит читателя с возможностями применения популярных сред компьютерной математики Mathcad и Maple в решении ряда задач, возникающих в прикладных исследованиях и учебном процессе (решение скалярных уравнений и их систем, решение рекуррентных соотношений, диофантовых уравнений, решение задач оптимизации). Его основная цель состоит в том, чтобы на многочисленных примерах общематематического характера и примерах математического моделирования наряду с аналитическими решениями внутримодульных задач показать их компьютерные решения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по естественнонаучным направлениям и специальностям.</t>
   </si>
   <si>
-    <t>978-5-534-12964-9</t>
+    <t>978-5-534-22160-2</t>
   </si>
   <si>
     <t>22.193+32.973.2я723</t>
   </si>
   <si>
     <t>15.05.2017</t>
   </si>
   <si>
     <t>КОМПЛЕКСНЫЙ АНАЛИЗ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
     <t>Настоящее учебное пособие посвящено теории функции комплексного переменного. В нем раскрыто понятие функции комплексного переменного, конформного отображения, даны примеры отображений, осуществляемых некоторыми функциями, а также представлена дифференцируемость и голоморфность функции комплексного переменного. Каждая глава книги дополнена задачами для самостоятельного решения, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-08399-6</t>
   </si>
   <si>
     <t>22.161я73</t>
   </si>
   <si>
     <t>05.03.2025</t>
   </si>
   <si>
     <t>МАТЕМАТИКА. МЕТОДИКА ПРЕПОДАВАНИЯ МОДУЛЕЙ В СРЕДНЕЙ ШКОЛЕ И СПО 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Математические методы в профессиональной деятельности. Методика обучения математике</t>
   </si>
   <si>
     <t>В данном курсе раскрыты теоретические основы решения задач с модулями, а также на конкретных примерах показаны основные методы решения указанного типа задач. В нем дано понятие модуля действительного числа и равносильности уравнений и неравенств, представлены методы решения уравнений и неравенств, содержащих неизвестное под знаком модуля. Имеется большое количество иллюстраций, которые помогут студентам освоить материалы курса. Для студентов высших учебных заведений, обучающихся по федеральным государственным образовательным стандартам высшего образования, где предусмотрено изучение курса «Математика», а также для обучающихся по направлениям подготовки «Педагогическое образование» (с двумя профилями подготовки).</t>
   </si>
   <si>
     <t>978-5-534-18458-7</t>
   </si>
   <si>
     <t>15.06.2017</t>
   </si>
   <si>
     <t>МАТЕМАТИКА: ЗАДАЧИ С МОДУЛЕМ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В настоящем учебном пособии раскрыты теоретические основы решения задач с модулями, а также на конкретных примерах показаны основные методы решения указанного типа задач. В нем дано понятие модуля действительного числа и равносильности уравнений и неравенств, представлены методы решения уравнений и неравенств, содержащих неизвестное под знаком модуля. Отдельная глава посвящена задачам для самостоятельного решения. Книга содержит большое количество иллюстраций, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-04793-6</t>
   </si>
   <si>
     <t>22.1я723</t>
   </si>
   <si>
     <t>23.05.2017</t>
   </si>
@@ -1912,2088 +1909,2088 @@
       <c r="J14" s="8">
         <v>361</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="9">
         <v>1529.0</v>
       </c>
       <c r="M14" s="9">
         <v>1679.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="S14" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y14" s="8">
         <v>0.444</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>585789</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>361</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L15" s="9">
         <v>1529.0</v>
       </c>
       <c r="M15" s="9">
         <v>1679.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y15" s="8">
         <v>0.444</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>585665</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>466</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L16" s="9">
         <v>1919.0</v>
       </c>
       <c r="M16" s="9">
         <v>2109.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y16" s="8">
         <v>0.546</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>585842</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>501</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L17" s="9">
         <v>2049.0</v>
       </c>
       <c r="M17" s="9">
         <v>2249.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y17" s="8">
         <v>0.58</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>585666</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>176</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L18" s="9">
         <v>1049.0</v>
       </c>
       <c r="M18" s="9">
         <v>1149.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.333</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>585663</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>144</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>779.0</v>
       </c>
       <c r="M19" s="9">
         <v>859.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.192</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>585791</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>123</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>689.0</v>
       </c>
       <c r="M20" s="9">
         <v>759.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.167</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
         <v>584428</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="E21" s="6" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>222</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L21" s="9">
         <v>1259.0</v>
       </c>
       <c r="M21" s="9">
         <v>1379.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q21" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R21" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R21" s="6" t="s">
+      <c r="S21" s="6" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="8">
         <v>0.389</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
         <v>584654</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>222</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L22" s="9">
         <v>1259.0</v>
       </c>
       <c r="M22" s="9">
         <v>1379.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q22" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R22" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S22" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y22" s="8">
         <v>0.389</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
         <v>584427</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
         <v>194</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L23" s="9">
         <v>909.0</v>
       </c>
       <c r="M23" s="9">
         <v>999.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q23" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R23" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S23" s="6" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y23" s="8">
         <v>0.283</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="8">
         <v>584653</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="8">
         <v>2026</v>
       </c>
       <c r="J24" s="8">
         <v>194</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L24" s="9">
         <v>909.0</v>
       </c>
       <c r="M24" s="9">
         <v>999.0</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q24" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R24" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S24" s="6" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="T24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U24" s="6" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="V24" s="6"/>
       <c r="W24" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X24" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y24" s="8">
         <v>0.283</v>
       </c>
       <c r="Z24" s="6"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="8">
         <v>584432</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="8">
         <v>2026</v>
       </c>
       <c r="J25" s="8">
         <v>340</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L25" s="9">
         <v>1449.0</v>
       </c>
       <c r="M25" s="9">
         <v>1589.0</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q25" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R25" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S25" s="6" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="T25" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U25" s="6" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="V25" s="6"/>
       <c r="W25" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y25" s="8">
         <v>0.424</v>
       </c>
       <c r="Z25" s="6"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="8">
         <v>584659</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="8">
         <v>2026</v>
       </c>
       <c r="J26" s="8">
         <v>340</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L26" s="9">
         <v>1449.0</v>
       </c>
       <c r="M26" s="9">
         <v>1589.0</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P26" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q26" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R26" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S26" s="6" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="T26" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U26" s="6" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="V26" s="6"/>
       <c r="W26" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X26" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y26" s="8">
         <v>0.424</v>
       </c>
       <c r="Z26" s="6"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="8">
         <v>586019</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="8">
         <v>2026</v>
       </c>
       <c r="J27" s="8">
         <v>338</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L27" s="9">
         <v>1799.0</v>
       </c>
       <c r="M27" s="9">
         <v>1979.0</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q27" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R27" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S27" s="6" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="T27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U27" s="6" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="V27" s="6"/>
       <c r="W27" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X27" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y27" s="8">
         <v>0.529</v>
       </c>
       <c r="Z27" s="6"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="8">
         <v>586052</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="8">
         <v>2026</v>
       </c>
       <c r="J28" s="8">
         <v>338</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L28" s="9">
         <v>1799.0</v>
       </c>
       <c r="M28" s="9">
         <v>1979.0</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q28" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R28" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S28" s="6" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="T28" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U28" s="6" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="V28" s="6"/>
       <c r="W28" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X28" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y28" s="8">
         <v>0.529</v>
       </c>
       <c r="Z28" s="6"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="8">
         <v>584431</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="6" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="8">
         <v>2026</v>
       </c>
       <c r="J29" s="8">
         <v>460</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L29" s="9">
         <v>1899.0</v>
       </c>
       <c r="M29" s="9">
         <v>2089.0</v>
       </c>
       <c r="N29" s="6"/>
       <c r="O29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q29" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R29" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S29" s="6" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="T29" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U29" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="V29" s="6"/>
       <c r="W29" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y29" s="8">
         <v>0.54</v>
       </c>
       <c r="Z29" s="6"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="8">
         <v>584781</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="6" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="8">
         <v>2026</v>
       </c>
       <c r="J30" s="8">
         <v>460</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L30" s="9">
         <v>1899.0</v>
       </c>
       <c r="M30" s="9">
         <v>2089.0</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P30" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q30" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R30" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R30" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S30" s="6" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="T30" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U30" s="6" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="V30" s="6"/>
       <c r="W30" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X30" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y30" s="8">
         <v>0.54</v>
       </c>
       <c r="Z30" s="6"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="8">
         <v>584426</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="6" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="8">
         <v>2026</v>
       </c>
       <c r="J31" s="8">
         <v>271</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L31" s="9">
         <v>1199.0</v>
       </c>
       <c r="M31" s="9">
         <v>1319.0</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O31" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P31" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q31" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R31" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S31" s="6" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="T31" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U31" s="6" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="V31" s="6"/>
       <c r="W31" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X31" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y31" s="8">
         <v>0.357</v>
       </c>
       <c r="Z31" s="6"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="8">
         <v>584780</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="6" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="8">
         <v>2026</v>
       </c>
       <c r="J32" s="8">
         <v>271</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L32" s="9">
         <v>1199.0</v>
       </c>
       <c r="M32" s="9">
         <v>1319.0</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q32" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R32" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S32" s="6" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="T32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U32" s="6" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="V32" s="6"/>
       <c r="W32" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X32" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y32" s="8">
         <v>0.357</v>
       </c>
       <c r="Z32" s="6"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="8">
         <v>585664</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="6" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="8">
         <v>2026</v>
       </c>
       <c r="J33" s="8">
         <v>174</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L33" s="9">
         <v>839.0</v>
       </c>
       <c r="M33" s="9">
         <v>919.0</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O33" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R33" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S33" s="6" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="T33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U33" s="6" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="V33" s="6"/>
       <c r="W33" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X33" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y33" s="8">
         <v>0.263</v>
       </c>
       <c r="Z33" s="6"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="8">
         <v>585871</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="6" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="8">
         <v>2026</v>
       </c>
       <c r="J34" s="8">
         <v>174</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L34" s="9">
         <v>839.0</v>
       </c>
       <c r="M34" s="9">
         <v>919.0</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O34" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P34" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S34" s="6" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="T34" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U34" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="V34" s="6"/>
       <c r="W34" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X34" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y34" s="8">
         <v>0.263</v>
       </c>
       <c r="Z34" s="6"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="8">
         <v>584429</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="8">
         <v>2026</v>
       </c>
       <c r="J35" s="8">
         <v>162</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L35" s="9">
         <v>789.0</v>
       </c>
       <c r="M35" s="9">
         <v>869.0</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O35" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q35" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R35" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S35" s="6" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="T35" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U35" s="6" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="V35" s="6"/>
       <c r="W35" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X35" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y35" s="8">
         <v>0.252</v>
       </c>
       <c r="Z35" s="6"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="8">
         <v>584655</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="6" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="8">
         <v>2026</v>
       </c>
       <c r="J36" s="8">
         <v>162</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L36" s="9">
         <v>789.0</v>
       </c>
       <c r="M36" s="9">
         <v>869.0</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O36" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q36" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R36" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S36" s="6" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="T36" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U36" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="V36" s="6"/>
       <c r="W36" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y36" s="8">
         <v>0.252</v>
       </c>
       <c r="Z36" s="6"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="8">
         <v>585786</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="8">
         <v>2026</v>
       </c>
       <c r="J37" s="8">
         <v>370</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L37" s="9">
         <v>1559.0</v>
       </c>
       <c r="M37" s="9">
         <v>1709.0</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O37" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q37" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R37" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S37" s="6" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="T37" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U37" s="6" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="V37" s="6"/>
       <c r="W37" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X37" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y37" s="8">
         <v>0.453</v>
       </c>
       <c r="Z37" s="6"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="8">
         <v>585948</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="6" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="8">
         <v>2026</v>
       </c>
       <c r="J38" s="8">
         <v>370</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L38" s="9">
         <v>1559.0</v>
       </c>
       <c r="M38" s="9">
         <v>1709.0</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O38" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P38" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q38" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S38" s="6" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="T38" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U38" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="V38" s="6"/>
       <c r="W38" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X38" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y38" s="8">
         <v>0.453</v>
       </c>
       <c r="Z38" s="6"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="8">
         <v>586017</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="E39" s="6" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="8">
         <v>2026</v>
       </c>
       <c r="J39" s="8">
         <v>297</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L39" s="9">
         <v>1609.0</v>
       </c>
       <c r="M39" s="9">
         <v>1769.0</v>
       </c>
       <c r="N39" s="6"/>
       <c r="O39" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q39" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R39" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S39" s="6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="T39" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U39" s="6" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="V39" s="6"/>
       <c r="W39" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X39" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y39" s="8">
         <v>0.48</v>
       </c>
       <c r="Z39" s="6"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="8">
         <v>586033</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="6" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="8">
         <v>2026</v>
       </c>
       <c r="J40" s="8">
         <v>297</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L40" s="9">
         <v>1609.0</v>
       </c>
       <c r="M40" s="9">
         <v>1769.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O40" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q40" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R40" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="R40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S40" s="6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="T40" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U40" s="6" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="V40" s="6"/>
       <c r="W40" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X40" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y40" s="8">
         <v>0.48</v>
       </c>
       <c r="Z40" s="6"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="8">
         <v>584430</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="E41" s="6" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="8">
         <v>2026</v>
       </c>
       <c r="J41" s="8">
         <v>145</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L41" s="9">
         <v>629.0</v>
       </c>
       <c r="M41" s="9">
         <v>689.0</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q41" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R41" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="S41" s="6" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="T41" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U41" s="6" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="V41" s="6"/>
       <c r="W41" s="6" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="X41" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y41" s="8">
         <v>0.154</v>
       </c>
       <c r="Z41" s="6"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="8">
         <v>584782</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="6" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="8">
         <v>2026</v>
       </c>
       <c r="J42" s="8">
         <v>145</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L42" s="9">
         <v>629.0</v>
       </c>
       <c r="M42" s="9">
         <v>689.0</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R42" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="S42" s="6" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="T42" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U42" s="6" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V42" s="6"/>
       <c r="W42" s="6" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="X42" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y42" s="8">
         <v>0.154</v>
       </c>
       <c r="Z42" s="6"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="8">
         <v>584664</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="6" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="8">
         <v>2026</v>
       </c>
       <c r="J43" s="8">
         <v>242</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L43" s="9">
         <v>1089.0</v>
       </c>
       <c r="M43" s="9">
         <v>1199.0</v>
       </c>
       <c r="N43" s="6"/>
       <c r="O43" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q43" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R43" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S43" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="T43" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U43" s="6" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="V43" s="6"/>
       <c r="W43" s="6" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="X43" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y43" s="8">
         <v>0.329</v>
       </c>
       <c r="Z43" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>