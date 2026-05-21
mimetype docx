--- v2 (2026-04-03)
+++ v3 (2026-05-21)
@@ -169,77 +169,77 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/589035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Далингер, В. А. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Информатика и математика. Решение уравнений и оптимизация в Mathcad и Maple : учебник и практикум для вузов / В. А. Далингер, С. Д. Симонженков. — 2-е изд., испр. и доп. — Москва : Издательство Юрайт, 2026. — 141 с. — (Высшее образование). — ISBN 978-5-534-11235-1.</w:t>
+        <w:t xml:space="preserve">Информатика и математика. Решение уравнений и оптимизация в Mathcad и Maple : учебник и практикум для вузов / В. А. Далингер, С. Д. Симонженков. — 2-е изд., испр. и доп. — Москва : Издательство Юрайт, 2026. — 141 с. — (Высшее образование). — ISBN 978-5-534-22157-2.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/584460</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Далингер, В. А. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Информатика и математика. Решение уравнений и оптимизация в Mathcad и Maple : учебник и практикум для среднего профессионального образования / В. А. Далингер, С. Д. Симонженков. — 2-е изд., испр. и доп. — Москва : Издательство Юрайт, 2026. — 141 с. — (Профессиональное образование). — ISBN 978-5-534-12964-9.</w:t>
+        <w:t xml:space="preserve">Информатика и математика. Решение уравнений и оптимизация в Mathcad и Maple : учебник и практикум для среднего профессионального образования / В. А. Далингер, С. Д. Симонженков. — 2-е изд., испр. и доп. — Москва : Издательство Юрайт, 2026. — 141 с. — (Профессиональное образование). — ISBN 978-5-534-22160-2.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/584778</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Далингер, В. А. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>