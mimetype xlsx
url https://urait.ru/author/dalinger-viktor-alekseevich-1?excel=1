--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
-[...1 lines deleted...]
-    <t>10.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+  <si>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -278,53 +278,50 @@
     <t>22.193+32.973.2я723</t>
   </si>
   <si>
     <t>15.05.2017</t>
   </si>
   <si>
     <t>КОМПЛЕКСНЫЙ АНАЛИЗ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
     <t>Настоящее учебное пособие посвящено теории функции комплексного переменного. В нем раскрыто понятие функции комплексного переменного, конформного отображения, даны примеры отображений, осуществляемых некоторыми функциями, а также представлена дифференцируемость и голоморфность функции комплексного переменного. Каждая глава книги дополнена задачами для самостоятельного решения, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-08399-6</t>
   </si>
   <si>
     <t>22.161я73</t>
   </si>
   <si>
     <t>05.03.2025</t>
   </si>
   <si>
     <t>МАТЕМАТИКА. МЕТОДИКА ПРЕПОДАВАНИЯ МОДУЛЕЙ В СРЕДНЕЙ ШКОЛЕ И СПО 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Математические методы в профессиональной деятельности. Методика обучения математике</t>
   </si>
   <si>
     <t>В данном курсе раскрыты теоретические основы решения задач с модулями, а также на конкретных примерах показаны основные методы решения указанного типа задач. В нем дано понятие модуля действительного числа и равносильности уравнений и неравенств, представлены методы решения уравнений и неравенств, содержащих неизвестное под знаком модуля. Имеется большое количество иллюстраций, которые помогут студентам освоить материалы курса. Для студентов высших учебных заведений, обучающихся по федеральным государственным образовательным стандартам высшего образования, где предусмотрено изучение курса «Математика», а также для обучающихся по направлениям подготовки «Педагогическое образование» (с двумя профилями подготовки).</t>
   </si>
   <si>
     <t>978-5-534-18458-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1588,60 +1585,60 @@
       <c r="J14" s="8">
         <v>361</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="9">
         <v>1529.0</v>
       </c>
       <c r="M14" s="9">
         <v>1679.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="S14" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y14" s="8">
         <v>0.444</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>