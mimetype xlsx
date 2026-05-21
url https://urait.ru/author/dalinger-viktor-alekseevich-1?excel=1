--- v2 (2026-04-03)
+++ v3 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>03.04.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -238,63 +238,63 @@
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>25.06.2021</t>
   </si>
   <si>
     <t>ЗАДАЧИ С ПАРАМЕТРАМИ В 2 Ч. ЧАСТЬ 2 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-15071-1, 978-5-534-15072-8</t>
   </si>
   <si>
     <t>02.08.2016</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА И МАТЕМАТИКА. РЕШЕНИЕ УРАВНЕНИЙ И ОПТИМИЗАЦИЯ В MATHCAD И MAPLE 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Далингер В. А., Симонженков С. Д.</t>
   </si>
   <si>
     <t>Учебник знакомит читателя с возможностями применения популярных сред компьютерной математики Mathcad и Maple в решении ряда задач, возникающих в прикладных исследованиях и учебном процессе (решение скалярных уравнений и их систем, решение рекуррентных соотношений, диофантовых уравнений, решение задач оптимизации). В учебнике содержатся краткие теоретические сведения и исторические экскурсы по каждой теме, примеры по ней и задания для самостоятельной работы. Большая часть заданий снабжена краткими решениями или подсказками. Даются рекомендации по применению пакетов Mathcad и Maple в задачах, связанных с решением уравнений и оптимизации. Цель данного учебника показать, как быстро и легко можно решать в указанных средах несложные задачи по означенной тематике.</t>
   </si>
   <si>
-    <t>978-5-534-11235-1</t>
+    <t>978-5-534-22157-2</t>
   </si>
   <si>
     <t>22.193+32.973.2я73</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА И МАТЕМАТИКА. РЕШЕНИЕ УРАВНЕНИЙ И ОПТИМИЗАЦИЯ В MATHCAD И MAPLE 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Учебник знакомит читателя с возможностями применения популярных сред компьютерной математики Mathcad и Maple в решении ряда задач, возникающих в прикладных исследованиях и учебном процессе (решение скалярных уравнений и их систем, решение рекуррентных соотношений, диофантовых уравнений, решение задач оптимизации). Его основная цель состоит в том, чтобы на многочисленных примерах общематематического характера и примерах математического моделирования наряду с аналитическими решениями внутримодульных задач показать их компьютерные решения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по естественнонаучным направлениям и специальностям.</t>
   </si>
   <si>
-    <t>978-5-534-12964-9</t>
+    <t>978-5-534-22160-2</t>
   </si>
   <si>
     <t>22.193+32.973.2я723</t>
   </si>
   <si>
     <t>15.05.2017</t>
   </si>
   <si>
     <t>КОМПЛЕКСНЫЙ АНАЛИЗ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
     <t>Настоящее учебное пособие посвящено теории функции комплексного переменного. В нем раскрыто понятие функции комплексного переменного, конформного отображения, даны примеры отображений, осуществляемых некоторыми функциями, а также представлена дифференцируемость и голоморфность функции комплексного переменного. Каждая глава книги дополнена задачами для самостоятельного решения, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-08399-6</t>
   </si>
   <si>
     <t>22.161я73</t>
   </si>
   <si>
     <t>05.03.2025</t>
   </si>