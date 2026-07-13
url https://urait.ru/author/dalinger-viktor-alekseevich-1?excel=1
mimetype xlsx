--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>