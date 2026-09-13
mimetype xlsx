--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -939,54 +939,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>136</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>739.0</v>
+        <v>779.0</v>
       </c>
       <c r="M5" s="9">
-        <v>809.0</v>
+        <v>859.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1009,54 +1009,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>155</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>949.0</v>
+        <v>999.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1039.0</v>
+        <v>1099.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
@@ -1079,54 +1079,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>155</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="9">
-        <v>949.0</v>
+        <v>999.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1039.0</v>
+        <v>1099.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1149,54 +1149,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>186</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="9">
-        <v>1099.0</v>
+        <v>1149.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1209.0</v>
+        <v>1259.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
@@ -1219,54 +1219,54 @@
       <c r="B9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>466</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="9">
-        <v>1919.0</v>
+        <v>2019.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2109.0</v>
+        <v>2219.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
@@ -1289,54 +1289,54 @@
       <c r="B10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>501</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="9">
-        <v>2049.0</v>
+        <v>2149.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2249.0</v>
+        <v>2359.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
@@ -1359,54 +1359,54 @@
       <c r="B11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>141</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>609.0</v>
+        <v>639.0</v>
       </c>
       <c r="M11" s="9">
-        <v>669.0</v>
+        <v>699.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>74</v>
       </c>
@@ -1429,54 +1429,54 @@
       <c r="B12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>141</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>609.0</v>
+        <v>639.0</v>
       </c>
       <c r="M12" s="9">
-        <v>669.0</v>
+        <v>699.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>78</v>
       </c>
@@ -1499,54 +1499,54 @@
       <c r="B13" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>143</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>619.0</v>
+        <v>649.0</v>
       </c>
       <c r="M13" s="9">
-        <v>679.0</v>
+        <v>709.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
@@ -1567,54 +1567,54 @@
       <c r="B14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>361</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="9">
-        <v>1529.0</v>
+        <v>1609.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1679.0</v>
+        <v>1769.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>89</v>
       </c>