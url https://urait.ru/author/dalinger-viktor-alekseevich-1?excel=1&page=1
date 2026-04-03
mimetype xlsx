--- v1 (2026-01-18)
+++ v2 (2026-04-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
-[...1 lines deleted...]
-    <t>18.01.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+  <si>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -278,53 +278,50 @@
     <t>22.193+32.973.2я723</t>
   </si>
   <si>
     <t>15.05.2017</t>
   </si>
   <si>
     <t>КОМПЛЕКСНЫЙ АНАЛИЗ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
     <t>Настоящее учебное пособие посвящено теории функции комплексного переменного. В нем раскрыто понятие функции комплексного переменного, конформного отображения, даны примеры отображений, осуществляемых некоторыми функциями, а также представлена дифференцируемость и голоморфность функции комплексного переменного. Каждая глава книги дополнена задачами для самостоятельного решения, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-08399-6</t>
   </si>
   <si>
     <t>22.161я73</t>
   </si>
   <si>
     <t>05.03.2025</t>
   </si>
   <si>
     <t>МАТЕМАТИКА. МЕТОДИКА ПРЕПОДАВАНИЯ МОДУЛЕЙ В СРЕДНЕЙ ШКОЛЕ И СПО 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Математические методы в профессиональной деятельности. Методика обучения математике</t>
   </si>
   <si>
     <t>В данном курсе раскрыты теоретические основы решения задач с модулями, а также на конкретных примерах показаны основные методы решения указанного типа задач. В нем дано понятие модуля действительного числа и равносильности уравнений и неравенств, представлены методы решения уравнений и неравенств, содержащих неизвестное под знаком модуля. Имеется большое количество иллюстраций, которые помогут студентам освоить материалы курса. Для студентов высших учебных заведений, обучающихся по федеральным государственным образовательным стандартам высшего образования, где предусмотрено изучение курса «Математика», а также для обучающихся по направлениям подготовки «Педагогическое образование» (с двумя профилями подготовки).</t>
   </si>
   <si>
     <t>978-5-534-18458-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -690,51 +687,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geometriya-metod-analogii-586020" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geometriya-planimetricheskie-zadachi-na-postroenie-564260" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geometriya-planimetricheskie-zadachi-na-postroenie-585787" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geometriya-stereometricheskie-zadachi-na-postroenie-" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zadachi-s-parametrami-v-2-ch-chast-1-589034" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zadachi-s-parametrami-v-2-ch-chast-2-568236" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informatika-i-matematika-reshenie-uravneniy-i-optimizaciya-v-mathcad-i-maple-558579" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informatika-i-matematika-reshenie-uravneniy-i-optimizaciya-v-mathcad-i-maple-558580" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kompleksnyy-analiz-563389" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-metodika-prepodavaniya-moduley-v-sredney-shkole-i-spo-578963" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geometriya-metod-analogii-586020" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geometriya-planimetricheskie-zadachi-na-postroenie-586280" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geometriya-planimetricheskie-zadachi-na-postroenie-585787" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geometriya-stereometricheskie-zadachi-na-postroenie-586018" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zadachi-s-parametrami-v-2-ch-chast-1-589034" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zadachi-s-parametrami-v-2-ch-chast-2-589035" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informatika-i-matematika-reshenie-uravneniy-i-optimizaciya-v-mathcad-i-maple-584460" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informatika-i-matematika-reshenie-uravneniy-i-optimizaciya-v-mathcad-i-maple-584778" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kompleksnyy-analiz-585662" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-metodika-prepodavaniya-moduley-v-sredney-shkole-i-spo-590293" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -942,124 +939,124 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>136</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>689.0</v>
+        <v>739.0</v>
       </c>
       <c r="M5" s="9">
-        <v>759.0</v>
+        <v>809.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.183</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>564260</v>
+        <v>586280</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>155</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>889.0</v>
+        <v>949.0</v>
       </c>
       <c r="M6" s="9">
-        <v>979.0</v>
+        <v>1039.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
@@ -1082,124 +1079,124 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>155</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="9">
-        <v>889.0</v>
+        <v>949.0</v>
       </c>
       <c r="M7" s="9">
-        <v>979.0</v>
+        <v>1039.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.308</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>558119</v>
+        <v>586018</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>186</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="9">
-        <v>1019.0</v>
+        <v>1099.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1119.0</v>
+        <v>1209.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
@@ -1222,426 +1219,426 @@
       <c r="B9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>466</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="9">
-        <v>1799.0</v>
+        <v>1919.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1979.0</v>
+        <v>2109.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y9" s="8">
         <v>0.546</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>568236</v>
+        <v>589035</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>501</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="9">
-        <v>1919.0</v>
+        <v>2049.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2109.0</v>
+        <v>2249.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y10" s="8">
         <v>0.58</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>558579</v>
+        <v>584460</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>141</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>569.0</v>
+        <v>609.0</v>
       </c>
       <c r="M11" s="9">
-        <v>629.0</v>
+        <v>669.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y11" s="8">
         <v>0.15</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>558580</v>
+        <v>584778</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>141</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>569.0</v>
+        <v>609.0</v>
       </c>
       <c r="M12" s="9">
-        <v>629.0</v>
+        <v>669.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y12" s="8">
         <v>0.15</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>563389</v>
+        <v>585662</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>143</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>579.0</v>
+        <v>619.0</v>
       </c>
       <c r="M13" s="9">
-        <v>639.0</v>
+        <v>679.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y13" s="8">
         <v>0.152</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>578963</v>
+        <v>590293</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>361</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="9">
-        <v>1429.0</v>
+        <v>1529.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1569.0</v>
+        <v>1679.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="S14" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Y14" s="8">
         <v>0.444</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>