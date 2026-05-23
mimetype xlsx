--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>