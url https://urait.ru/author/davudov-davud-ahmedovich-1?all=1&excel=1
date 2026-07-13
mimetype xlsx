--- v3 (2026-05-23)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
-[...1 lines deleted...]
-    <t>23.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,117 +133,114 @@
   <si>
     <t>17.07.2023</t>
   </si>
   <si>
     <t>ЖИЛИЩНОЕ ПРАВО 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Иншаковой А. О., Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Жилищное право</t>
   </si>
   <si>
-    <t>Целью курса является достижение всестороннего понимания студентами природы и сущности жилищных отношений, подготовка к практической деятельности высококвалифицированных специалистов в области жилищного законодательства, свободно оперирующих соответствующей юридической терминологией, ориентирующихся в правовых основаниях пользования жилыми помещениями, а также способных оказывать юридическое сопровождение перехода права собственности на жилые помещения. Методология курса способствует и формированию у студентов четкой научно-исследовательской позиции и навыков творческого характера. После изучения предлагаемого учебного курса студент сможет уверенно применять на практике свои знания. Прежде всего, разбираться в принципах, отраслевой принадлежности, правовых методах и средствах жилищного права, понимать перспективы его развития как отрасли права, отрасли законодательства и учебной дисциплины. Структура курса, разработанная с учетом оптимальной организации учебного процесса, обеспечивает приобретение знаний как теоретической, так и практической направленности. Сопровождение каждой темы курса предлагаемыми для решения задачами и контрольными вопросами для самопроверки нацелено на эффективное усвоение как лекционного, так и практического материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+    <t>Целью курса является достижение всестороннего понимания студентами природы и сущности жилищных отношений, подготовка к практической деятельности высококвалифицированных специалистов в области жилищного законодательства, свободно оперирующих соответствующей юридической терминологией, ориентирующихся в правовых основаниях пользования жилыми помещениями, а также способных оказывать юридическое сопровождение перехода права собственности на жилые помещения. Методология курса способствует и формированию у студентов четкой научно-исследовательской позиции и навыков творческого характера. Курс предназначен для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17327-7</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>14.05.2024</t>
   </si>
   <si>
     <t>ИНВЕСТИЦИОННОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>, Иншакова А. О. [и др.] ; Под ред. Иншаковой А. О., Матыцина Д. Е., Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Финансовое право</t>
   </si>
   <si>
-    <t>Целью курса является достижение всестороннего понимания студентами сущности инвестиционных отношений, подготовка их к практической деятельности в области инвестиционного законодательства и изучение соответствующей юридической терминологии. Методология курса способствует формированию у студентов четкой научно-исследовательской позиции и навыков творческого характера. После изучения предлагаемого учебного курса студент сможет уверенно применять на практике свои знания. Прежде всего, разбираться в принципах, отраслевой принадлежности, правовых методах и средствах инвестиционного права, понимать перспективы его развития как межотраслевого института и учебной дисциплины. Структура дисциплины, разработанная с учетом оптимальной организации учебного процесса, обеспечивает приобретение студентами соответствующих знаний. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по программам бакалавриата, специалитета и магистратуры, преподавателей, практикующих специалистов, а также для всех интересующихся вопросами инвестиционного права в России и за рубежом.</t>
+    <t>Целью курса является достижение всестороннего понимания студентами сущности инвестиционных отношений, подготовка их к практической деятельности в области инвестиционного законодательства и изучение соответствующей юридической терминологии. Методология курса способствует формированию у студентов четкой научно-исследовательской позиции и навыков творческого характера. После изучения предлагаемого учебного курса студент сможет уверенно применять на практике свои знания. Прежде всего, разбираться в принципах, отраслевой принадлежности, правовых методах и средствах инвестиционного права, понимать перспективы его развития как межотраслевого института и учебной дисциплины. Структура дисциплины, разработанная с учетом оптимальной организации учебного процесса, обеспечивает приобретение студентами соответствующих знаний.</t>
   </si>
   <si>
     <t>978-5-534-19167-7</t>
   </si>
   <si>
     <t>67.402я73</t>
   </si>
   <si>
     <t>23.10.2023</t>
   </si>
   <si>
     <t>НОТАРИАТ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Адвокатура. Нотариат</t>
   </si>
   <si>
     <t>Данный курс освещает ключевые понятия, организационно-правовые основы деятельности нотариата и правила совершения нотариальных действий в Российской Федерации. В основе подготовленного материала находятся нормативные правовые акты о нотариате, учебная и специальная научная литература по проблемам нотариата и нотариальной деятельности, а также отечественная судебная практика. Значительное внимание уделено работе нотариуса по оказанию правовой помощи физическим и юридическим лицам. Авторами были детально рассмотрены аспекты исторического развития основных моделей нотариальной деятельности, объем и характер компетенций нотариата, этические нормы профессии нотариуса, а также зарубежный опыт регулирования нотариальной деятельности других стран. Для студентов юридических вузов и факультетов, обучающихся по программам бакалавриата, специалитета и магистратуры, преподавателей, практикующих специалистов, а также для всех интересующихся проблемами нотариата в России и за рубежом.</t>
   </si>
   <si>
     <t>978-5-534-18026-8</t>
   </si>
   <si>
     <t>67.76я73</t>
   </si>
   <si>
     <t>НОТАРИАТ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Иншаковой А. О., Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Данный курс освещает ключевые понятия, организационно-правовые основы деятельности нотариата и правила совершения нотариальных действий в Российской Федерации. В основе подготовленного материала находятся нормативные правовые акты о нотариате, учебная и специальная научная литература по проблемам нотариата и нотариальной деятельности, а также отечественная судебная практика. Значительное внимание уделено работе нотариуса по оказанию правовой помощи физическим и юридическим лицам. Авторами были детально рассмотрены аспекты исторического развития основных моделей нотариальной деятельности, объем и характер компетенций нотариата, этические нормы профессии нотариуса, а также зарубежный опыт регулирования нотариальной деятельности других стран. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18215-6</t>
   </si>
   <si>
     <t>29.11.2024</t>
   </si>
   <si>
     <t>ОБЪЕКТЫ ГРАЖДАНСКИХ ПРАВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Иншакова А. О., Рыженков А. Я.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>В курсе авторы раскрывают теоретические аспекты и современную правоприменительную практику объектов гражданских прав. Учебно-методический материал издания структурирован в семь разделов, включающих 19 тем. Для студентов, аспирантов, преподавателей юридических вузов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-21109-2</t>
   </si>
 </sst>
 </file>
 
@@ -1107,125 +1104,125 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2399.0</v>
       </c>
       <c r="M8" s="9">
         <v>2639.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.687</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>590084</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>330</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1759.0</v>
       </c>
       <c r="M9" s="9">
         <v>1929.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="S9" s="6" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.52</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>