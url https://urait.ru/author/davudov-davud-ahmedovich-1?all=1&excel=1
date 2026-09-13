--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -873,54 +873,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>424</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2199.0</v>
+        <v>2309.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2419.0</v>
+        <v>2539.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -943,54 +943,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>402</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2089.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2299.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1013,54 +1013,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>467</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2389.0</v>
+        <v>2509.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2629.0</v>
+        <v>2759.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
@@ -1083,54 +1083,54 @@
       <c r="B8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>468</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2399.0</v>
+        <v>2519.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2639.0</v>
+        <v>2769.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
@@ -1153,54 +1153,54 @@
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>330</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1759.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1929.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">