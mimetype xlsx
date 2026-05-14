--- v2 (2026-03-27)
+++ v3 (2026-05-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>27.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,60 +130,60 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>26.01.2012</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ. ПРАКТИКУМ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Смарыгин С. Н., Багнавец Н. Л., Дайдакова И. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>Практикум состоит из двух частей: «Теоретические основы» и «Химия элементов». Каждая часть включает несколько глав. Главы первой части помогают закрепить основы общей химии, второй — изучить свойства простых веществ и соединений химических элементов по группам периодической системы Д. И. Менделеева. Главы пособия имеют одинаковую структуру. Сначала указаны вопросы для подготовки к коллоквиуму и главы учебника, которые надо повторить, чтобы начать самостоятельную работу. Затем следуют примеры, подробно разъясняющие возможные способы решения типовых задач. В конце каждой главы приведены индивидуальные задания.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-9916-1831-1</t>
+    <t>978-5-534-22146-6</t>
   </si>
   <si>
     <t>24.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>07.06.2016</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ. ПРАКТИКУМ. Учебно-практическое пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Данный практикум состоит из двух частей: «Теоретические основы» и «Химия элементов». Каждая часть включает несколько глав, которые имеют одинаковую структуру. Сначала указаны вопросы для подготовки к коллоквиуму и главы учебника, которые надо повторить, чтобы начать самостоятельную работу. Затем следуют примеры, подробно разъясняющие возможные способы решения типовых задач. Главы первой части помогают закрепить основы общей химии, второй изучить свойства простых веществ и соединений химических элементов по группам периодической системы Д. И. Менделеева.</t>
   </si>
   <si>
     <t>978-5-9916-6577-3</t>
   </si>