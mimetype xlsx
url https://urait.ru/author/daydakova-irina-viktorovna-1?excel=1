--- v3 (2026-05-14)
+++ v4 (2026-07-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>14.05.2026</t>
+    <t>12.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>