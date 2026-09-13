--- v4 (2026-07-12)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>12.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -822,54 +822,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>414</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1729.0</v>
+        <v>1809.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1899.0</v>
+        <v>1989.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -892,54 +892,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>414</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1729.0</v>
+        <v>1809.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1899.0</v>
+        <v>1989.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>