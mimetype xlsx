--- v1 (2026-02-08)
+++ v2 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>08.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>