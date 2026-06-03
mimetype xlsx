--- v2 (2026-04-02)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>02.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>09.08.2018</t>
   </si>
   <si>
     <t>АНАЛИЗ МУЗЫКАЛЬНЫХ ПРОИЗВЕДЕНИЙ. КОНЦЕПЦИОННЫЙ МЕТОД 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Демченко А. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Музыкальное искусство</t>
   </si>
   <si>
-    <t>В музыковедческой науке и педагогике используются различные методы музыкально-исторического анализа — от последовательно-описательного до проблемно-обобщающего. В предлагаемом учебнике речь пойдет об анализе отдельно взятого музыкального произведения, что является в изучении истории музыки ключевым моментом, поскольку, как бы ни акцентировалось осмысление музыкально-художественного процесса в целом, точкой опоры в учебном курсе было и остается конкретное знание наиболее значительных сочинений.</t>
+    <t>В музыковедческой науке и педагогике используются различные методы музыкально-исторического анализа — от последовательно-описательного до проблемно-обобщающего. В предлагаемом учебном пособии речь пойдет об анализе отдельно взятого музыкального произведения, что является в изучении истории музыки ключевым моментом, поскольку, как бы ни акцентировалось осмысление музыкально-художественного процесса в целом, точкой опоры в учебном курсе было и остается конкретное знание наиболее значительных сочинений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09147-2</t>
   </si>
   <si>
     <t>85.313я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>10.08.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ ИСПОЛНИТЕЛЬСКОГО ИСКУССТВА. ПОРТРЕТЫ ВЫДАЮЩИХСЯ МАСТЕРОВ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>В учебном пособии в компактном изложении предлагается ознакомиться с рядом эссе, дающих представление о комплексе важнейших качеств, определяющих суть исполнительского творчества ряда выдающихся представителей отечественной музыкальной культуры. В качестве ключевой рассматривается проблема, связанная с различными подходами к интерпретации художественного текста.</t>
   </si>
@@ -196,51 +196,51 @@
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>В лекционном изложении доктора искусствоведения, профессора А. И. Демченко, зафиксированы основные вехи творческого пути и раскрываются художественные принципы наиболее выдающихся отечественных композиторов ХХ века. Последовательность лекций подчинена хронологическому принципу, исходя из времени выдвижения того или иного автора в творческом плане. Очеркам о композиторах предпослано Введение, в котором намечены основные вехи развития музыкального искусства ХХ столетия. Предлагаемые по ходу лекций музыкальные фрагменты (с указанием рекомендуемых исполнителей) носят ориентировочный характер и могут быть заменены другими, как может быть перестроена и планировка предлагаемого материала. Рассматриваемые в лекциях музыкальные произведения широко представлены на различных сайтах сети Интернет и вполне доступны всем пользователям. Издание адресовано педагогам и студентам музыкальных вузов, колледжей ,училищ. Может быть использовано в общегуманитарной практике и для индивидуального чтения.</t>
   </si>
   <si>
     <t>978-5-534-14541-0</t>
   </si>
   <si>
     <t>85.313я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.01.2022</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОЙ МУЗЫКИ XX ВЕКА. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
-    <t>В лекционном изложении доктора искусствоведения, профессора А. И. Демченко, зафиксированы основные вехи творческого пути и раскрываются художественные принципы наиболее выдающихся отечественных композиторов ХХ века. Последовательность лекций подчинена хронологическому принципу, исходя из времени выдвижения того или иного автора в творческом плане. Очеркам о композиторах предпослано Введение, в котором намечены основные вехи развития музыкального искусства ХХ столетия. Предлагаемые по ходу лекций музыкальные фрагменты (с указанием рекомендуемых исполнителей) носят ориентировочный характер и могут быть заменены другими, как может быть перестроена и планировка предлагаемого материала. Рассматриваемые в лекциях музыкальные произведения широко представлены на различных сайтах сети Интернет и вполне доступны всем пользователям. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Издание адресовано педагогам и студентам музыкальныхколледжей и училищ. Может быть использовано в общегуманитарной практике и для индивидуального чтения.</t>
+    <t>В лекционном изложении доктора искусствоведения, профессора А. И. Демченко, зафиксированы основные вехи творческого пути и раскрываются художественные принципы наиболее выдающихся отечественных композиторов ХХ века. Последовательность лекций подчинена хронологическому принципу, исходя из времени выдвижения того или иного автора в творческом плане. Очеркам о композиторах предпослано Введение, в котором намечены основные вехи развития музыкального искусства ХХ столетия. Предлагаемые по ходу лекций музыкальные фрагменты (с указанием рекомендуемых исполнителей) носят ориентировочный характер и могут быть заменены другими, как может быть перестроена и планировка предлагаемого материала. Рассматриваемые в лекциях музыкальные произведения широко представлены на различных сайтах сети Интернет и вполне доступны всем пользователям. Издание адресовано педагогам и студентам музыкальныхколледжей и училищ. Может быть использовано в общегуманитарной практике и для индивидуального чтения.</t>
   </si>
   <si>
     <t>978-5-534-15421-4</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ МУЗЫКИ. КОНЦЕПЦИОННЫЙ МЕТОД АНАЛИЗА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-07058-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>