--- v2 (2026-02-21)
+++ v3 (2026-04-07)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>21.02.2026</t>
+    <t>07.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>