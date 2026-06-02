--- v3 (2026-04-07)
+++ v4 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>07.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -190,84 +190,84 @@
   <si>
     <t>Дементьев Ю. Н., Чернышев А. Ю., Чернышев И. А.</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Энергетика</t>
   </si>
   <si>
     <t>В настоящем пособии будет уделено внимание как электроприводам постоянного тока, находящимся в настоящее время в эксплуатации, так и электроприводам переменного тока и наиболее перспективным способам регулирования их скорости. Авторы поставили задачу обобщить имеющийся материал по электроприводу постоянного и переменного тока, добавив свои разработки и исследования. В пособии изложены основы теории электропривода. Рассмотрены принципы действия разомкнутых и замкнутых систем электроприводов постоянного и переменного тока. Представлена методика и примеры расчета параметров двигателей, статических и динамических характеристик электроприводов.</t>
   </si>
   <si>
     <t>978-5-534-01415-0</t>
   </si>
   <si>
     <t>ЭЛЕКТРОПРИВОД 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Бекишев Р. Ф., Дементьев Ю. Н.</t>
   </si>
   <si>
-    <t>В настоящее время электромеханическое преобразование энергии используется практически во всех технических объектах, где синтезированы знания и труд инженеров многих специальностей. Поэтому электрический привод как техническая дисциплина не только изучается студентами, избравшими эту специальность, но и входит в программу многих других специальностей, связанных с созданием либо элементов электропривода (электрических машин, аппаратов, преобразователей и т.п.), либо технических объектов, использующих электропривод (станков, технологических машин, агрегатов, линий и т.п.). Именно поэтому глубокое понимание физических процессов в электроприводе, знакомство с современными техническими решениями, умение самостоятельно и творчески решать задачи проектирования, исследования, наладки и эксплуатации современных технологических установок в любых отраслях промышленности все это необходимо современному специалисту. Предлагаемое учебное пособие, в первую очередь, адресовано студентам, имеющим базовую подготовку в области электротехники, теоретической и прикладной механики, электрических машин, электроники и теории автоматического управления и предназначено для самостоятельной работы при изучении дисциплины «Электрический привод».</t>
+    <t>Глубокое понимание физических процессов в электроприводе, знакомство с современными техническими решениями, умение самостоятельно и творчески решать задачи проектирования, исследования, наладки и эксплуатации современных технологических установок в любых отраслях промышленности все это необходимо современному специалисту. Предлагаемое учебное пособие, в первую очередь, адресовано студентам, имеющим базовую подготовку в области электротехники, теоретической и прикладной механики, электрических машин, электроники и теории автоматического управления и предназначено для самостоятельной работы при изучении дисциплины «Электрический привод».</t>
   </si>
   <si>
     <t>978-5-534-00514-1</t>
   </si>
   <si>
     <t>30.01.2018</t>
   </si>
   <si>
     <t>ЭЛЕКТРОПРИВОД ПЕРЕМЕННОГО ТОКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Чернышев А. Ю., Дементьев Ю. Н., Чернышев И. А.</t>
   </si>
   <si>
     <t>Электротехника, электроника, телекоммуникации</t>
   </si>
   <si>
     <t>В учебном пособии приведены примеры промышленных систем управления электроприводами переменного тока. Описана работа по функциональным схемам, даны особенности настройки. Рассмотрены вопросы расчета статических и динамических механических и электромеханических характеристик наиболее распространенных систем автоматизированного электропривода с двигателями переменного тока. Приведены схемы имитационных моделей для расчета динамических характеристик электроприво-дов переменного тока.</t>
   </si>
   <si>
     <t>978-5-534-06846-7</t>
   </si>
   <si>
     <t>02.02.2018</t>
   </si>
   <si>
     <t>ЭЛЕКТРОПРИВОД ТИПОВЫХ ПРОИЗВОДСТВЕННЫХ МЕХАНИЗМОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Дементьев Ю. Н., Завьялов В. М., Кояин Н. В., Удут Л. С.</t>
   </si>
   <si>
-    <t>В пособии рассмотрены вопросы проектирования, разработки имитационных моделей в среде MATLAB Simulink, настройки систем управления и компьютерного экспериментального исследования асинхронного частотно-регулируемого электропривода общепромышленного назначения. Представлен пакет моделей электропривода типовых производственных механизмов в среде MATLAB и пакет программ расчета параметров и ха-рактеристик в среде MATCAD.</t>
+    <t>В пособии рассмотрены вопросы проектирования, разработки имитационных моделей в среде MATLAB Simulink, настройки систем управления и компьютерного экспериментального исследования асинхронного ча-стотно-регулируемого электропривода общепромышленного назначения. Представлен пакет моделей электропривода типовых производственных механизмов в среде MATLAB и пакет программ расчета параметров и ха-рактеристик в среде MATCAD.</t>
   </si>
   <si>
     <t>978-5-534-06847-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>