--- v4 (2026-06-02)
+++ v5 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>02.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>