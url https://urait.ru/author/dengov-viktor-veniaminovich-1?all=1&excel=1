--- v3 (2026-04-30)
+++ v4 (2026-06-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
-[...1 lines deleted...]
-    <t>01.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -179,53 +179,50 @@
     <t>Деньгов В. В.</t>
   </si>
   <si>
     <t>Вниманию читателей предлагается учебник, в котором представлена достаточно полная и объективная картина современного состояния данной дисциплины. Автор всесторонне и глубоко анализирует основные модели поведения потребителей, коммерческой деятельности фирм, функционирования рынков и ценообразования, общего конкурентного равновесия и общественного благосостояния, «провалов» рынка и экономической деятельности государства. При рассмотрении далеко не простых проблем микроэкономического анализа используется сложный математический аппарат и графический инструментарий, тем не менее изложение материала является ясным, понятным и убедительным даже для минимально подготовленных читателей.</t>
   </si>
   <si>
     <t>978-5-534-04211-5, 978-5-534-04212-2</t>
   </si>
   <si>
     <t>30.12.2015</t>
   </si>
   <si>
     <t>МИКРОЭКОНОМИКА В 2 Т. Т.2. РЫНКИ ФАКТОРОВ ПРОИЗВОДСТВА. РАВНОВЕСИЕ. ЭКОНОМИКА РИСКА 4-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-04213-9, 978-5-534-04212-2</t>
   </si>
   <si>
     <t>03.11.2023</t>
   </si>
   <si>
     <t>ТЕОРИЯ ПОТРЕБИТЕЛЬСКОГО ПОВЕДЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вниманию читателей предлагается курс, в котором представлена достаточно полная и объективная картина современного состояния данной дисциплины. Автор всесторонне и глубоко анализирует основные модели поведения потребителей, коммерческой деятельности фирм, функционирования рынков и ценообразования, общего конкурентного равновесия и общественного благосостояния, «провалов» рынка и экономической деятельности государства. При рассмотрении далеко не простых проблем микроэкономического анализа используется сложный математический аппарат и графический инструментарий, тем не менее изложение материала является ясным, понятным и убедительным даже для минимально подготовленных читателей. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-18271-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1071,57 +1068,57 @@
       <c r="K8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="9">
         <v>659.0</v>
       </c>
       <c r="M8" s="9">
         <v>719.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.16</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>