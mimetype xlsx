--- v2 (2026-03-04)
+++ v3 (2026-04-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>04.03.2026</t>
+    <t>27.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>30.06.2017</t>
   </si>
   <si>
     <t>ВОЕННАЯ ПЕДАГОГИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Алехина И.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Педагогика и образование. Общие работы</t>
+    <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе представлены актуальные вопросы современной военно-педагогической теории и практики, а также раскрыты проблемы воспитания, обучения и развития военнослужащих, их психологической подготовки к ведению боевых действий. Важное внимание уделено формированию педагогической культуры офицера, педагогической профилактике девиантного поведения среди различных категорий военнослужащих. Особенностью представленного курса является то, что педагогические явления и процессы рассматриваются с позиции личностно-социально-деятельностного подхода. Курс предназначен для командиров и органов по работе с личным составом, преподавателей военно-учебных заведений, курсантов, слушателей, адъюнктов, докторантов, студентов военных кафедр и учебных военных центров.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-04359-4</t>
   </si>
   <si>
     <t>68.49(2Рос)3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.12.2014</t>
   </si>
   <si>
     <t>ХРЕСТОМАТИЯ ПО ФИЛОСОФИИ. Учебник</t>
   </si>
   <si>
     <t>Отв. ред. Чумаков А. Н.</t>
   </si>