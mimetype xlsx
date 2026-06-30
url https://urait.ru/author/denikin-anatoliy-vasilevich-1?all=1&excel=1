--- v3 (2026-04-27)
+++ v4 (2026-06-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
-[...1 lines deleted...]
-    <t>27.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+  <si>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,72 +166,69 @@
   <si>
     <t>68.49(2Рос)3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.12.2014</t>
   </si>
   <si>
     <t>ХРЕСТОМАТИЯ ПО ФИЛОСОФИИ. Учебник</t>
   </si>
   <si>
     <t>Отв. ред. Чумаков А. Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>Изучить философию только по учебнику, каким бы хорошим он ни был, невозможно, можно только выучить. Нет философии вообще, а есть философия Платона, Аристотеля, Фомы Аквинского, Рене Декарта, Иммануила Канта, Георга Гегеля, Владимира Соловьева, Карла Маркса и многих других, не менее замечательных авторов. Философия - это не только идеи, но и стиль, неповторимая личность философа, воплощенная в его текстах. Читая тексты великих философов, мы приобщаемся к их мудрости, они становятся нашими собеседниками и начинается сотворчество через века. Предлагаемая Хрестоматия является оригинальным изданием, в котором на основе стандартов нового поколения представлены избранные сокровища мировой философской мысли от Древнего мира до XXI в. Лучшие фрагменты произведений выдающихся мыслителей различных эпох, отобранные на базе экспертной оценки высококвалифицированными преподавателями высшей школы, позволят изучающим философию составить адекватное представление как о сущности и истории развития философии, так и об основных проблемах философского творчества. Текстам первоисточников предшествуют краткие биографические сведения об их авторах с соответствующими фотографиями.</t>
+    <t>Предлагаемая Хрестоматия является оригинальным изданием, в котором на основе стандартов нового поколения представлены избранные сокровища мировой философской мысли от Древнего мира до XXI в. Лучшие фрагменты произведений выдающихся мыслителей различных эпох, отобранные на базе экспертной оценки высококвалифицированными преподавателями высшей школы, позволят изучающим философию составить адекватное представление как о сущности и истории развития философии, так и об основных проблемах философского творчества. Текстам первоисточников предшествуют краткие биографические сведения об их авторах с соответствующими фотографиями.</t>
   </si>
   <si>
     <t>978-5-534-18424-2</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>16.05.2019</t>
   </si>
   <si>
     <t>ХРЕСТОМАТИЯ ПО ФИЛОСОФИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебное пособие является дополнением к учебнику «Философия» В. Н. Лавриненко. В нём содержатся избранные тексты, фрагменты и выдержки из оригинальных произведений наиболее известных и авторитетных философов, работы которых являются лучшей частью богатейшего наследия мировой философской мысли. Представлено в двух частях. В первую входят предмет и история философии, во вторую — основные проблемы философии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, преподавателей и всех, кто интересуется проблемами философии.</t>
   </si>
   <si>
     <t>978-5-534-18425-9</t>
   </si>
   <si>
     <t>87я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1010,61 +1007,61 @@
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="9">
         <v>2669.0</v>
       </c>
       <c r="M7" s="9">
         <v>2939.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.745</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>