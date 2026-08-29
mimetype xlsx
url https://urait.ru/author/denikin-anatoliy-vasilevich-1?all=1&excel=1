--- v4 (2026-06-30)
+++ v5 (2026-08-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>30.06.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>